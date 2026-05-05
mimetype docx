--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -902,295 +902,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intensity of the psychedelic experience is reliably associated with clinical improvements: A systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Disrupted self-perspective impact on episodic memory in individuals with self-disorders: A virtual investigation in the Latin Quarter of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Romeo</w:t>
+                <w:t xml:space="preserve">Delphine Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kervadec</w:t>
+                <w:t xml:space="preserve">Célia Jantac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fauvel</w:t>
+                <w:t xml:space="preserve">Sylvain Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Strika-Bruneau</w:t>
+                <w:t xml:space="preserve">Maxine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amirouche</w:t>
+                <w:t xml:space="preserve">Gilles Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172, pp.106086. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.102712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2025.102712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119530v1</w:t>
+                <w:t xml:space="preserve">hal-05243695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupted self-perspective impact on episodic memory in individuals with self-disorders: A virtual investigation in the Latin Quarter of Paris</w:t>
+                <w:t xml:space="preserve">The intensity of the psychedelic experience is reliably associated with clinical improvements: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Yeh</w:t>
+                <w:t xml:space="preserve">B. Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Jantac</w:t>
+                <w:t xml:space="preserve">E. Kervadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Penaud</w:t>
+                <w:t xml:space="preserve">B. Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxine dos Santos</w:t>
+                <w:t xml:space="preserve">L. Strika-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Martinez</w:t>
+                <w:t xml:space="preserve">A. Amirouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106, pp.102712. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172, pp.106086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2025.102712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243695v1</w:t>
+                <w:t xml:space="preserve">hal-05119530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of episodic autobiographical memory is predicted by mental imagery, self-reference, and anticipated details</w:t>
               </w:r>
@@ -1284,64 +1284,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Minimal Self Disorders on Naturalistic Episodic Memory in First-Episode Psychosis and Parallels in Healthy Individuals with Schizotypal Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1418,103 +1418,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety and risk assessment of psychedelic psychotherapy: a meta-analysis and systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kervadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Strika-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amirouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.115880. </w:t>
@@ -1810,6657 +1810,6657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beauty and the self: A common mnemonic advantage between aesthetic judgment and self-reference.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in self-rumination and self-compassion mediate the effect of psychedelic experiences on decreases in depression, anxiety, and stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyojun Lee</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lana Strika-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cns0000345⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.88-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cns0000283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030865v1</w:t>
+                <w:t xml:space="preserve">hal-04024974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a Naturalistic Psychedelic Experience on Smoking: A Retrospective Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Strika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amirouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02791072.2023.2227171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in self-rumination and self-compassion mediate the effect of psychedelic experiences on decreases in depression, anxiety, and stress.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lana Strika-Bruneau</w:t>
+                <w:t xml:space="preserve">The role of bodily self-consciousness in episodic memory of naturalistic events: an immersive virtual reality study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cns0000283⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-43823-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024974v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of bodily self-consciousness in episodic memory of naturalistic events: an immersive virtual reality study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
+                <w:t xml:space="preserve">Dynamic and/or multimodal assessments for social cognition in neuropsychology: Results from a systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Flore Msika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Narme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-43823-2⟩</w:t>
+              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (4), pp.922-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13854046.2023.2266172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269928v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefits of mind wandering on a naturalistic prospective memory task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J C Girardeau</w:t>
+                <w:t xml:space="preserve">P Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-37996-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and/or multimodal assessments for social cognition in neuropsychology: Results from a systematic literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva-Flore Msika</w:t>
+                <w:t xml:space="preserve">The beauty and the self: A common mnemonic advantage between aesthetic judgment and self-reference.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyojun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Despres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Narme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Dokic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (4), pp.922-962. </w:t>
+              <w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13854046.2023.2266172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cns0000345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296824v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wandering mind is a forgetful mind: A systematic review on the influence of mind wandering on episodic memory encoding</w:t>
+                <w:t xml:space="preserve">Episodic memory and self-reference in a naturalistic context: New insights based on a virtual walk in the Latin Quarter of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blondé</w:t>
+                <w:t xml:space="preserve">S. Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
+                <w:t xml:space="preserve">N. Jebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Sperduti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.11.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.101801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2022.101801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024545v1</w:t>
+                <w:t xml:space="preserve">hal-04024434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 2: Postoperative neuropsychological and clinical improvement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of temporal distance of the events on the spatiotemporal dynamics of mental time travel to one’s personal past and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Piana</w:t>
+                <w:t xml:space="preserve">I. Colás-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2021.11.PEDS21207⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.2378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-05902-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775788v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic memory and self-reference in a naturalistic context: New insights based on a virtual walk in the Latin Quarter of Paris</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bored, distracted, and forgetful: The impact of mind wandering and boredom on memory encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zaoui</w:t>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Orriols</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2022.101801⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (1), pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218211026301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04024434v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 1: Cognitive profile of children with a temporal cyst and impact of the cyst in daily life. A prospective study in 100 consecutive children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Cuny</w:t>
+                <w:t xml:space="preserve">“Run to the hills”: Specific contributions of anticipated energy expenditure during active spatial learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vaivre-Douret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Beccaria</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (2), pp.138-149. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (12), pp.2287-2307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2021.11.PEDS21203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17470218221076533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775789v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoir l’esprit vagabond : un signe de vieillissement ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 1: Cognitive profile of children with a temporal cyst and impact of the cyst in daily life. A prospective study in 100 consecutive children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vaivre-Douret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Beccaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), pp.138-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2021.11.PEDS21203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024517v1</w:t>
+                <w:t xml:space="preserve">hal-03775789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of temporal distance of the events on the spatiotemporal dynamics of mental time travel to one’s personal past and future</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Piolino</w:t>
+                <w:t xml:space="preserve">Avoir l’esprit vagabond : un signe de vieillissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.234-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-05902-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04024446v1</w:t>
+                <w:t xml:space="preserve">hal-04024517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bored, distracted, and forgetful: The impact of mind wandering and boredom on memory encoding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Makowski</w:t>
+                <w:t xml:space="preserve">Using a Computer-Based Virtual Environment to Assess Social Cognition in Aging: An Exploratory Study of the REALSoCog Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Flore Msika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ehrlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218211026301⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.882165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024937v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Run to the hills”: Specific contributions of anticipated energy expenditure during active spatial learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Lhuillier</w:t>
+                <w:t xml:space="preserve">In search of a naturalistic neuroimaging approach: Exploration of general feasibility through the case of VR-fMRI and application in the domain of episodic memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218221076533⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.104499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04024542v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Computer-Based Virtual Environment to Assess Social Cognition in Aging: An Exploratory Study of the REALSoCog Task</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Orriols</w:t>
+                <w:t xml:space="preserve">Where Is My Mind…? The Link between Mind Wandering and Prospective Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.882165⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12091139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024444v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Is My Mind…? The Link between Mind Wandering and Prospective Memory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blondé</w:t>
+                <w:t xml:space="preserve">Respiratory sinus arrhythmia during biofeedback is linked to persistent improvements in attention, short-term memory, and positive self-referential episodic memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Bögge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itsaso Colás-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12091139⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.791498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04031451v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of a naturalistic neuroimaging approach: Exploration of general feasibility through the case of VR-fMRI and application in the domain of episodic memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Lenormand</w:t>
+                <w:t xml:space="preserve">Validation of a French Version of the Mystical Experience Questionnaire with Retrospective Reports of the Most Significant Psychedelic Experience among French Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuli Kangaslampi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Strika-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Roméo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02791072.2022.2059796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.12.022⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04024539v1</w:t>
+                <w:t xml:space="preserve">hal-04031453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory sinus arrhythmia during biofeedback is linked to persistent improvements in attention, short-term memory, and positive self-referential episodic memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Itsaso Colás-Blanco</w:t>
+                <w:t xml:space="preserve">How rich are false memories in a naturalistic context in healthy aging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3), pp.262-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2021.2006717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.791498⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04032426v1</w:t>
+                <w:t xml:space="preserve">hal-04024548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a French Version of the Mystical Experience Questionnaire with Retrospective Reports of the Most Significant Psychedelic Experience among French Users</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Roméo</w:t>
+                <w:t xml:space="preserve">Respiratory sinus arrhythmia during biofeedback is linked to persistent improvements in attention, short-term memory, and positive self-referential episodic memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Bögge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itsaso Colás-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.791498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02791072.2022.2059796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04031453v1</w:t>
+                <w:t xml:space="preserve">hal-04024435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How rich are false memories in a naturalistic context in healthy aging?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicolas</w:t>
+                <w:t xml:space="preserve">A wandering mind is a forgetful mind: A systematic review on the influence of mind wandering on episodic memory encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2021.2006717⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.774-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024548v1</w:t>
+                <w:t xml:space="preserve">hal-04024545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory sinus arrhythmia during biofeedback is linked to persistent improvements in attention, short-term memory, and positive self-referential episodic memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Itsaso Colás-Blanco</w:t>
+                <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 2: Postoperative neuropsychological and clinical improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Paternoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.791498⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), pp.150-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2021.11.PEDS21207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04024435v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Walk this way”: specific contributions of active walking to the encoding of metric properties during spatial learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicolas</w:t>
+                <w:t xml:space="preserve">La psychothérapie assistée par la MDMA dans la prise en charge du syndrome de stress post-traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85 (7), pp.2502-2517. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (4), pp.345-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-020-01415-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025095v1</w:t>
+                <w:t xml:space="preserve">hal-04024955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of semantic memory in prospective memory and episodic future thinking: new insights from a case of semantic dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina La Corte</w:t>
+                <w:t xml:space="preserve">Propriété égolytique des psychédéliques et intérêts dans le traitement de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ferrieux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2021.1936069⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024559v1</w:t>
+                <w:t xml:space="preserve">hal-04025067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychothérapie assistée par la MDMA dans la prise en charge du syndrome de stress post-traumatique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The production of false recognition and the associated state of consciousness following encoding in a naturalistic context in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.12.003⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.103097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2021.103097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024955v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The production of false recognition and the associated state of consciousness following encoding in a naturalistic context in aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Mindfulness and false memories: state and dispositional mindfulness does not increase false memories for naturalistic scenes presented in a virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouloud Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2021.103097⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-021-01504-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024980v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété égolytique des psychédéliques et intérêts dans le traitement de la dépression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Fauvel</w:t>
+                <w:t xml:space="preserve">THE EFFECT OF ATTENTION PROCESS TRAINING (APT-II) ON COGNITIVE AND DAILY LIFE FUNCTIONING IN PATIENTS WITH A MILD COGNITIVE IMPAIRMENT: A RANDOMIZED CONTROLLED TRIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rwabihama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mutlu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mettling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Sztulman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical and Biomedical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32553/ijmbs.v5i10.2217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025067v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindfulness and false memories: state and dispositional mindfulness does not increase false memories for naturalistic scenes presented in a virtual environment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gender identity better than sex explains individual differences in episodic and semantic components of autobiographical memory: An fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Compère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Rari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225, pp.117507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-021-01504-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03198104v1</w:t>
+                <w:t xml:space="preserve">hal-04025061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE EFFECT OF ATTENTION PROCESS TRAINING (APT-II) ON COGNITIVE AND DAILY LIFE FUNCTIONING IN PATIENTS WITH A MILD COGNITIVE IMPAIRMENT: A RANDOMIZED CONTROLLED TRIAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender identity better than sex explains individual differences in episodic and semantic components of autobiographical memory: An fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Compère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Saba</w:t>
+                <w:t xml:space="preserve">Sylvain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Rwabihama</w:t>
+                <w:t xml:space="preserve">Thierry Gallarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Bouvard</w:t>
+                <w:t xml:space="preserve">Eirini Rari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Mettling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Élise Sztulman</w:t>
+                <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical and Biomedical Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32553/ijmbs.v5i10.2217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04024553v1</w:t>
+                <w:t xml:space="preserve">hal-04024451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender identity better than sex explains individual differences in episodic and semantic components of autobiographical memory: An fMRI study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Medio Stat Virtus: intermediate levels of mind wandering improve episodic memory encoding in a virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117507⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (4), pp.1613-1625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-020-01358-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025061v1</w:t>
+                <w:t xml:space="preserve">hal-04024533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender identity better than sex explains individual differences in episodic and semantic components of autobiographical memory: An fMRI study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Walk this way”: specific contributions of active walking to the encoding of metric properties during spatial learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117507⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (7), pp.2502-2517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-020-01415-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024451v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Medio Stat Virtus: intermediate levels of mind wandering improve episodic memory encoding in a virtual environment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of semantic memory in prospective memory and episodic future thinking: new insights from a case of semantic dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ferrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85 (4), pp.1613-1625. </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (8), pp.943-962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-020-01358-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2021.1936069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04024533v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological investigation of cognitive load in real-life train travelers during information processing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Piolino</w:t>
+                <w:t xml:space="preserve">Les faux souvenirs dans le vieillissement normal : données empiriques du paradigme DRM et perspectives théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2020.103180⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025099v1</w:t>
+                <w:t xml:space="preserve">hal-04036091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using More Ecological Paradigms to Investigate Working Memory: Strengths, Limitations and Recommendations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaën Plancher</w:t>
+                <w:t xml:space="preserve">False memory in normal ageing: empirical data from the DRM paradigm and theoretical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00148⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844259v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awe and the Experience of the Sublime: A Complex Relationship</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+                <w:t xml:space="preserve">Using More Ecological Paradigms to Investigate Working Memory: Strengths, Limitations and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01340⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ijn_03081018v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faux souvenirs dans le vieillissement normal : données empiriques du paradigme DRM et perspectives théoriques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beauty is in the eye of the beholder: Evidence from a common mnemonic advantage between aesthetics judgement and self-reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyojun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dokic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0842⟩</w:t>
+              <w:t xml:space="preserve">PsyArXiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/rw39q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036091v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using More Ecological Paradigms to Investigate Working Memory: Strengths, Limitations and Recommendations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaën Plancher</w:t>
+                <w:t xml:space="preserve">Mémoire Spatiale - Approche Psychologique chez l'humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Afonso-Jaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00148⟩</w:t>
+              <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.26-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25644.39049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025157v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">False memory in normal ageing: empirical data from the DRM paradigm and theoretical perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+                <w:t xml:space="preserve">Expertise reversal effect: Cost of generating new schemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Armougum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joie-La Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0862⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.106406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2020.106406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025168v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauty is in the eye of the beholder: Evidence from a common mnemonic advantage between aesthetics judgement and self-reference</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">The impact of state and dispositional mindfulness on prospective memory: A virtual reality study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dokic</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsyArXiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/rw39q⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.102920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2020.102920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025087v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise reversal effect: Cost of generating new schemas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Physiological investigation of cognitive load in real-life train travelers during information processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Armougum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joie-La Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2020.106406⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.103180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2020.103180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025071v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire Spatiale - Approche Psychologique chez l'humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Afonso-Jaco</w:t>
+                <w:t xml:space="preserve">Using More Ecological Paradigms to Investigate Working Memory: Strengths, Limitations and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25644.39049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04253001v1</w:t>
+                <w:t xml:space="preserve">hal-03844259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of state and dispositional mindfulness on prospective memory: A virtual reality study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Abram</w:t>
+                <w:t xml:space="preserve">Awe and the Experience of the Sublime: A Complex Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dokic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81, pp.102920. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2020.102920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025163v1</w:t>
+                <w:t xml:space="preserve">ijn_03081018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality: A new method to investigate cognitive load during navigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Joie-La Marle</w:t>
+                <w:t xml:space="preserve">Effortful memory processes under stereotype threat and self-concept in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2019.101338⟩</w:t>
+              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747021818819787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025192v1</w:t>
+                <w:t xml:space="preserve">hal-02457461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effortful memory processes under stereotype threat and self-concept in aging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Clarys</w:t>
+                <w:t xml:space="preserve">The heart of cognitive control: Cardiac phase modulates processing speed and inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1747021818819787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/psyp.13490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457461v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heart of cognitive control: Cardiac phase modulates processing speed and inhibition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Young and Older Adults Benefit From Sleep, but Not From Active Wakefulness for Memory Consolidation of What-Where-When Naturalistic Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.13490⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024992v1</w:t>
+                <w:t xml:space="preserve">hal-02086915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young and Older Adults Benefit From Sleep, but Not From Active Wakefulness for Memory Consolidation of What-Where-When Naturalistic Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouloud Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11, pp.58. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+              <w:t xml:space="preserve">, 2019, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086915v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenal, bodily and brain correlates of fictional reappraisal as an implicit emotion regulation strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Episodic Memory Assessment and Remediation in Normal and Pathological Aging Using Virtual Reality: A Mini Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13415-018-00681-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972096v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young and Older Adults Benefit From Sleep, but Not From Active Wakefulness for Memory Consolidation of What-Where-When Naturalistic Events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Phenomenal, bodily and brain correlates of fictional reappraisal as an implicit emotion regulation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00058⟩</w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.877-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13415-018-00681-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025197v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic Memory Assessment and Remediation in Normal and Pathological Aging Using Virtual Reality: A Mini Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+                <w:t xml:space="preserve">An Impairment of Prospective Memory in Mild Alzheimer’s Disease: A Ride in a Virtual Town</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00173⟩</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025200v1</w:t>
+                <w:t xml:space="preserve">hal-04025198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Impairment of Prospective Memory in Mild Alzheimer’s Disease: A Ride in a Virtual Town</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An impairment of prospective memory in mild Alzheimer's 2 disease: A ride in a virtual town</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+              <w:t xml:space="preserve">, 2019, 10, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025198v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02016020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An impairment of prospective memory in mild Alzheimer's 2 disease: A ride in a virtual town</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+                <w:t xml:space="preserve">Virtual Enactment Effect on Memory in Young and Aged Populations: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Tuena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dutriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8050620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02016020v1</w:t>
+                <w:t xml:space="preserve">hal-04025196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality: A new method to investigate cognitive load during navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Armougum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joie-La Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 65, pp.101338 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvp.2019.101338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Enactment Effect on Memory in Young and Aged Populations: A Systematic Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Riva</w:t>
+                <w:t xml:space="preserve">Virtual reality: A new method to investigate cognitive load during navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Armougum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joie-La Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.101338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2019.101338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm8050620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04025196v1</w:t>
+                <w:t xml:space="preserve">hal-04025192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Integration of Realistic Episodic Memories Relies on Different Working Memory Processes: Evidence from Virtual Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">, 2018, 47 (9), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025205v1</w:t>
+                <w:t xml:space="preserve">hal-01793998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Integration of Realistic Episodic Memories Relies on Different Working Memory Processes: Evidence from Virtual Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 47 (9), 10 p. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793998v1</w:t>
+                <w:t xml:space="preserve">hal-04025205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender identity better than sex explains individual differences in episodic and semantic components of autobiographical memory and future thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Rari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Assens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8518,1092 +8518,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does virtual reality have a future for the study of episodic memory in aging?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentina La Corte</w:t>
+                <w:t xml:space="preserve">Interaction between attentional systems and episodic memory encoding: the impact of conflict on binding of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Armougum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0648⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235 (12), pp.3553-3560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-017-5081-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025222v1</w:t>
+                <w:t xml:space="preserve">hal-04025014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between attentional systems and episodic memory encoding: the impact of conflict on binding of information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">“Being there” and remembering it: Presence improves memory encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blondé</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 235 (12), pp.3553-3560. </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.194 - 202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-017-5081-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2017.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025014v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Being there” and remembering it: Presence improves memory encoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">The distinctive role of executive functions in implicit emotion regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prany Wantzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Zalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2017.06.015⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623771v1</w:t>
+                <w:t xml:space="preserve">hal-02972098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distinctive role of executive functions in implicit emotion regulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiziana Zalla</w:t>
+                <w:t xml:space="preserve">Is binding decline the main source of the ageing effect on prospective memory? A ride in a virtual town</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20009011.2017.1304610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972098v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is binding decline the main source of the ageing effect on prospective memory? A ride in a virtual town</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+                <w:t xml:space="preserve">Meditation and successful aging: can meditative practices counteract age-related cognitive decline?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.205-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20009011.2017.1304610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2017.0672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025217v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meditation and successful aging: can meditative practices counteract age-related cognitive decline?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Régulation émotionnelle face au déclin cognitif dans le vieillissement : un faux paradoxe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blondé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 15 (2), pp.205-213. </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2017.0672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025213v1</w:t>
+                <w:t xml:space="preserve">hal-01623764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation émotionnelle face au déclin cognitif dans le vieillissement : un faux paradoxe ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicolas</w:t>
+                <w:t xml:space="preserve">Virtual reality as an ecologically valid tool for assessing multifaceted episodic memory in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0561⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (2), pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025415616198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623764v1</w:t>
+                <w:t xml:space="preserve">hal-04025225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality as an ecologically valid tool for assessing multifaceted episodic memory in children and adolescents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Orriols</w:t>
+                <w:t xml:space="preserve">Does virtual reality have a future for the study of episodic memory in aging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (2), pp.211-219. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0165025415616198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025225v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paradox of fiction: Emotional response toward fiction and the modulatory role of self-relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prany Wantzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Zalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 165, pp.53--59. </w:t>
@@ -9641,90 +9641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The positivity bias in aging: Motivation or degradation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lamidey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Ergis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9771,103 +9771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Decline and Reorganization of Functional Connectivity in Healthy Aging: The Pivotal Role of the Salience Network in the Prediction of Age and Cognitive Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, </w:t>
@@ -9905,51 +9905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seminal contributions of Théodule Ribot (1839-1916): The centenary of the passing of the founder of modern French psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10112,51 +10112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic foresight in normal cognitive and pathological aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10203,103 +10203,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in the Neural Correlates of Specific and General Autobiographical Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Anssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, </w:t>
@@ -10337,64 +10337,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protective role of long-term meditation on the decline of the executive component of attention in aging: a preliminary cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10441,51 +10441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Role of Personal Semantic Memory and Temporal Distance in Episodic Future Thinking: The TEDIFT Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10526,1764 +10526,1764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion regulation and the cognitive decline in aging: beyond the paradox</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicolas</w:t>
+                <w:t xml:space="preserve">Emotional specificities of autobiographical memory after breast cancer diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassja Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djellila Allouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0561⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2015.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110333v1</w:t>
+                <w:t xml:space="preserve">inserm-01226417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of Person-Specific Semantic Knowledge in Semantic Dementia: Does Direct Personal Experience Have a Specific Role?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie A. Péron</w:t>
+                <w:t xml:space="preserve">Virtual reality as an ecologically valid tool for assessing multifaceted episodic memory in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025415616198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239805v1</w:t>
+                <w:t xml:space="preserve">halshs-03648765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional specificities of autobiographical memory after breast cancer diagnosis</w:t>
+                <w:t xml:space="preserve">Variable motor imagery training induces sleep memory consolidation and transfer improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastassja Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dayan</w:t>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2015.04.016⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.85-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nlm.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01226417v1</w:t>
+                <w:t xml:space="preserve">hal-02091161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality as an ecologically valid tool for assessing multifaceted episodic memory in children and adolescents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Orriols</w:t>
+                <w:t xml:space="preserve">Historic note on Henri Pieron's election at the college de France (1923)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0165025415616198⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (2), p177-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503314000128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03648765v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable motor imagery training induces sleep memory consolidation and transfer improvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-reference effect on memory in healthy aging, mild cognitive impairment and Alzheimer’s disease: Influence of identity valence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Debarnot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickaël Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lamidey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Egret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de La Sayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nlm.2014.12.010⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.177-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02091161v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01226394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historic note on Henri Pieron's election at the college de France (1923)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intermittent theta burst stimulation over left BA10 enhances virtual reality-based prospective memory in healthy aged subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crépon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (8), pp.2360-2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2015.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503314000128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01471796v1</w:t>
+                <w:t xml:space="preserve">hal-02363467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reference effect on memory in healthy aging, mild cognitive impairment and Alzheimer’s disease: Influence of identity valence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Egret</w:t>
+                <w:t xml:space="preserve">Episodic memory and self-reference via semantic autobiographical memory: insights from an fMRI study in younger and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Anssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de La Sayette</w:t>
+                <w:t xml:space="preserve">Penelope Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.10.017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01226394v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent theta burst stimulation over left BA10 enhances virtual reality-based prospective memory in healthy aged subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charron</w:t>
+                <w:t xml:space="preserve">Preservation of Person-Specific Semantic Knowledge in Semantic Dementia: Does Direct Personal Experience Have a Specific Role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie A. Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Moal-Boursiquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Biseul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2015.05.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02363467v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic memory and self-reference via semantic autobiographical memory: insights from an fMRI study in younger and older adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Emotion regulation and the cognitive decline in aging: beyond the paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (3), pp.301-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02091200v1</w:t>
+                <w:t xml:space="preserve">hal-04110333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic future thinking in semantic dementia : a cognitive and fMRI study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Viard</w:t>
+                <w:t xml:space="preserve">Brain Activity and Functional Coupling Changes Associated with Self-Reference Effect during Both Encoding and Retrieval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassja Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.1-10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e90488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01067225v1</w:t>
+                <w:t xml:space="preserve">inserm-00966855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Activity and Functional Coupling Changes Associated with Self-Reference Effect during Both Encoding and Retrieval.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malo Gaubert</w:t>
+                <w:t xml:space="preserve">The emotional memory effect in Alzheimer's disease: Emotional words enhance recollective experience similarly in patients and control participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090488⟩</w:t>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (2), pp.342-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2014.907127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00966855v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emotional memory effect in Alzheimer's disease: Emotional words enhance recollective experience similarly in patients and control participants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+                <w:t xml:space="preserve">Effects of Enactment in Episodic Memory: A Pilot Virtual Reality Study with Young and Elderly Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najate Jebara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699931.2014.907127⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2014.00338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097702v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Enactment in Episodic Memory: A Pilot Virtual Reality Study with Young and Elderly Adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Orriols</w:t>
+                <w:t xml:space="preserve">Episodic future thinking in semantic dementia : a cognitive and fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zaoui</w:t>
+                <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024498v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01067225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of recent autobiographical memories is associated with slow-wave sleep in early AD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rauchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12338,90 +12338,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-Related Changes in the Functional Network Underlying Specific and General Autobiographical Memory Retrieval: A Pivotal Role for the Anterior Cingulate Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, </w:t>
@@ -12453,531 +12453,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial mental models: The interaction of presentation format, task requirements and availability of working memory components.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autobiographical memory in semantic dementia: new insights from two patients using fMRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Piccuci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicolas</w:t>
+                <w:t xml:space="preserve">Vanessa Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bosco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27, pp.314-327. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (13), pp.2620-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acp.2909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471787v1</w:t>
+                <w:t xml:space="preserve">inserm-00864139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering spatial ability in virtual route learning in early aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Spatial mental models: The interaction of presentation format, task requirements and availability of working memory components.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Piccuci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Meneghetti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.314-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acp.2909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10339-013-0557-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471784v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autobiographical memory in semantic dementia: new insights from two patients using fMRI.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+                <w:t xml:space="preserve">Considering spatial ability in virtual route learning in early aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Matuszewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Belliard</w:t>
+                <w:t xml:space="preserve">Monica Bormetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.309-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-013-0557-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.08.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00864139v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don’t be Too Strict with Yourself! Rigid Negative Self-Representation in Healthy Subjects Mimics the Neurocognitive Profile of Depression for Autobiographical Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, </w:t>
@@ -13054,64 +13054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.38-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13139,663 +13139,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01428668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du vieillissement sur la mémorisation d'itinéraires réels : l'importance de la mémoire de travail et de la mémoire épisodique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gras</w:t>
+                <w:t xml:space="preserve">How do the different components of episodic memory develop? Role of executive functions and short-term feature-binding abilities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. Daniel</w:t>
+                <w:t xml:space="preserve">Sidonie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Labiale</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Gyselinck</w:t>
+                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2012.0370⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (3), pp.1037-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8624.2012.01736.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01440943v1</w:t>
+                <w:t xml:space="preserve">inserm-00694015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting medial temporal lobe engagement for past and future episodic events: An ALE meta-analysis of neuroimaging studies.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Eustache</w:t>
+                <w:t xml:space="preserve">Theory of mind impairments in patients with semantic dementia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bejanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2012.05.004⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (Pt 1), pp.228-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awr309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00728717v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00642036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind impairments in patients with semantic dementia.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bejanin</w:t>
+                <w:t xml:space="preserve">Assessing Prospective Memory in Young Healthy Adults using Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International journal on disability and human development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.211-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00642036v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the different components of episodic memory develop? Role of executive functions and short-term feature-binding abilities.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Picard</w:t>
+                <w:t xml:space="preserve">Effet du vieillissement sur la mémorisation d'itinéraires réels : l'importance de la mémoire de travail et de la mémoire épisodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Cousin</w:t>
+                <w:t xml:space="preserve">M. P. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+                <w:t xml:space="preserve">G. Labiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83 (3), pp.1037-50. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.463-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8624.2012.01736.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2012.0370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00694015v1</w:t>
+                <w:t xml:space="preserve">halshs-01440943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Prospective Memory in Young Healthy Adults using Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+                <w:t xml:space="preserve">Factors affecting medial temporal lobe engagement for past and future episodic events: An ALE meta-analysis of neuroimaging studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal on disability and human development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (1), pp.111-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2012.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718543v1</w:t>
+                <w:t xml:space="preserve">inserm-00728717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of patients' emotional state on the recovery processes after a transient global amnesia.</w:t>
               </w:r>
@@ -13807,64 +13807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13967,51 +13967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (7), pp.771-786. </w:t>
@@ -14061,90 +14061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental time travel into the past and the future in healthy aged adults: an fMRI study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14221,51 +14221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14341,90 +14341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of hippocampal-neocortical interactions in the retrieval of episodic autobiographical memories across the entire life-span of aged adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14469,419 +14469,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00538652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms underlying the production of false memories for famous people's names in aging and Alzheimer's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaën Plancher</w:t>
+                <w:t xml:space="preserve">Development of autonoetic autobiographical memory in school-age children: genuine age effect or development of basic cognitive abilities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Guyard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicolas</w:t>
+                <w:t xml:space="preserve">Isméry Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (12), pp.2527-2536. </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (4), pp.864-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087779v1</w:t>
+                <w:t xml:space="preserve">inserm-00538468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of autonoetic autobiographical memory in school-age children: genuine age effect or development of basic cognitive abilities?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Eustache</w:t>
+                <w:t xml:space="preserve">Patterns of autobiographical memory impairment according to disease severity in semantic dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2009.07.008⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (4), pp.456-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2007.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00538468v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of autobiographical memory impairment according to disease severity in semantic dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Matuszewski</w:t>
+                <w:t xml:space="preserve">Mechanisms underlying the production of false memories for famous people's names in aging and Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaën Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (4), pp.456-472. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (12), pp.2527-2536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2007.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383622v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathological factors, memory disorders and transient global amnesia</w:t>
               </w:r>
@@ -14906,51 +14906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Gulllery-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14995,1269 +14995,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonoetic consciousness in Alzheimer's disease: neuropsychological and PET findings using an episodic learning and recognition task.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
+                <w:t xml:space="preserve">Hippocampal activation for autobiographical memories over the entire lifetime in healthy aged subjects: an fMRI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lalevée</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2006.06.005⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (10), pp.2453-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhl153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00277898v1</w:t>
+                <w:t xml:space="preserve">inserm-00379762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of autobiographical memories: A PET study in the frontal variant of frontotemporal dementia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomical and functional alterations in semantic dementia: a voxel-based MRI and PET study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mézenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.04.013⟩</w:t>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (12), pp.1904-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2006.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00142874v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00277856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal activation for autobiographical memories over the entire lifetime in healthy aged subjects: an fMRI study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Lebreton</w:t>
+                <w:t xml:space="preserve">How psychopathological factors affect both the onset of and recovery from Transient Global Amnesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Katis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (10), pp.2453-67. </w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhl153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0033291707001213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00379762v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00277542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical and functional alterations in semantic dementia: a voxel-based MRI and PET study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Matuszewski</w:t>
+                <w:t xml:space="preserve">Autonoetic consciousness in Alzheimer's disease: neuropsychological and PET findings using an episodic learning and recognition task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mézenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiol Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 28 (12), pp.1904-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2006.08.006⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 28 (9), pp.1410-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2006.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00277856v1</w:t>
+                <w:t xml:space="preserve">inserm-00277898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How psychopathological factors affect both the onset of and recovery from Transient Global Amnesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Katis</w:t>
+                <w:t xml:space="preserve">In search of autobiographical memories: A PET study in the frontal variant of frontotemporal dementia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mézenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (12), pp.2730-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033291707001213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00277542v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00142874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval mechanisms for autobiographical memories: insights from the frontal variant of frontotemporal dementia.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">The relationship between working memory and episodic memory disorders in transient global amnesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de La Sayette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Pélerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 44 (12), pp.2386-97. </w:t>
+              <w:t xml:space="preserve">, 2006, 44 (12), pp.2508-2519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2006.04.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2006.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00502218v1</w:t>
+                <w:t xml:space="preserve">hal-02438574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between working memory and episodic memory disorders in transient global amnesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Piolino</w:t>
+                <w:t xml:space="preserve">Autobiographical memory, autonoetic consciousness, and self-perspective in aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Quinette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44 (12), pp.2508-2519. </w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (3), pp.510-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2006.03.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/0882-7974.21.3.510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438574v1</w:t>
+                <w:t xml:space="preserve">inserm-00502222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autobiographical memory, autonoetic consciousness, and self-perspective in aging.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term memory following transient global amnesia: an investigation of episodic and semantic memory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Guillery-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neurologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 114 (5), pp.329-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0404.2006.00625.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0882-7974.21.3.510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00502222v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00501858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term memory following transient global amnesia: an investigation of episodic and semantic memory.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieval mechanisms for autobiographical memories: insights from the frontal variant of frontotemporal dementia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lalevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Guillery-Girard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fausto Viader</w:t>
+                <w:t xml:space="preserve">Alice Pélerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurologica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 114 (5), pp.329-33. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (12), pp.2386-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0404.2006.00625.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2006.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00501858v1</w:t>
+                <w:t xml:space="preserve">inserm-00502218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscious recollection in autobiographical memory: an investigation in schizophrenia</w:t>
               </w:r>
@@ -16269,51 +16269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16394,51 +16394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16534,64 +16534,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding Multimodal Scenes in a Virtual City: How the Multifaceted Self Shapes Naturalistic Episodic Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaston- Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16645,986 +16645,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire, imagination et distance temporelle: une relation étudiée grâce à la simulation épisodique</w:t>
+                <w:t xml:space="preserve">Virtual reality to test the constructive episodic simulation hypothesis of the mental time travel into the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Jeunes Chercheur·se·s en Sciences Cognitives 2023 - XIIIème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fresco, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">26th Annual Cyberpsychology, Cybertherapy and Social Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-cité, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101755v1</w:t>
+                <w:t xml:space="preserve">hal-04618319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality to test the constructive episodic simulation hypothesis of the mental time travel into the future</w:t>
+                <w:t xml:space="preserve">Common processes between memory and imagination: effect of temporal distance on the episodic simulation system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Cyberpsychology, Cybertherapy and Social Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris-cité, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, Université Paris Cité, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618319v1</w:t>
+                <w:t xml:space="preserve">hal-04618304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common processes between memory and imagination: effect of temporal distance on the episodic simulation system.</w:t>
+                <w:t xml:space="preserve">Mémoire, imagination et distance temporelle: une relation étudiée grâce à la simulation épisodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Cyberpsychology, Cybertherapy and Social Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque des Jeunes Chercheur·se·s en Sciences Cognitives 2023 - XIIIème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fresco, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618304v1</w:t>
+                <w:t xml:space="preserve">hal-04101755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maladie d’Alzheimer s’accompagne d’un déficit généralisé de la mémoire prospective : une étude en réalité virtuelle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre et soigner le self : l’éclairage des neurosciences cognitives au service de nouvelles méthodes de réhabilitation de l’identité personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pelerin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nantes (44000), France. pp.S39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2590-2415(19)30092-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405323v1</w:t>
+                <w:t xml:space="preserve">hal-04025203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et soigner le self : l’éclairage des neurosciences cognitives au service de nouvelles méthodes de réhabilitation de l’identité personnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La maladie d’Alzheimer s’accompagne d’un déficit généralisé de la mémoire prospective : une étude en réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pelerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d’hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025203v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of aging on route memorization.</w:t>
+                <w:t xml:space="preserve">Effect of aging on spatial representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Labiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'étude du vieillissement cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01440939v1</w:t>
+                <w:t xml:space="preserve">halshs-01440944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aging on spatial representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual and verbal information in spatial models: modes of intake and types of output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paul Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Piolino</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude du vieillissement cognitif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">International Conference on Spatial Cognition (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01440944v1</w:t>
+                <w:t xml:space="preserve">hal-01338466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and verbal information in spatial models: modes of intake and types of output</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des différences individuelles sur l'utilisation des composantes verbales et spatiales de la mémoire de travail lors de l'encodage d'itinéraires virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spatial Cognition (ICSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées internationales de psychologie différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338466v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01440958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des différences individuelles sur l'utilisation des composantes verbales et spatiales de la mémoire de travail lors de l'encodage d'itinéraires virtuels</w:t>
+                <w:t xml:space="preserve">The effect of aging on route memorization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Labiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales de psychologie différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01440958v1</w:t>
+                <w:t xml:space="preserve">halshs-01440939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la modalité de présentation sur les faux souvenirs</w:t>
               </w:r>
@@ -17636,51 +17636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17744,51 +17744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17818,104 +17818,104 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding Multimodal Scenes in a Virtual City: How the Multifaceted Self Shapes Naturalistic Episodic Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17960,569 +17960,664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre mémoire, imagination et distance temporelle : approche naturaliste en réalité virtuelle immersive</w:t>
+                <w:t xml:space="preserve">Impact de la distance temporelle sur les simulations mentales : une étude immersive révélant des disparités d'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91e congrès de l’ACFAS, Colloque cognition incarnée et située : applications en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ottawa, Canada. 2024</w:t>
+              <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618282v1</w:t>
+                <w:t xml:space="preserve">hal-04618239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la distance temporelle sur les simulations mentales : une étude immersive révélant des disparités d'âge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentina La Corte</w:t>
+                <w:t xml:space="preserve">Retrospective and Prospective Memory Predictions in Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">INS 52nd Annual North American Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618239v1</w:t>
+                <w:t xml:space="preserve">hal-05585429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporality: Study of the Effect of Temporal Distance on the Episodicity of Mental Simulations Following Priming in Virtual Reality</w:t>
+                <w:t xml:space="preserve">Relation entre mémoire, imagination et distance temporelle : approche naturaliste en réalité virtuelle immersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Colás-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Laval Virtual 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Laval, France</w:t>
+              <w:t xml:space="preserve">91e congrès de l’ACFAS, Colloque cognition incarnée et située : applications en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa, Canada. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101747v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mnemonic advantage for beauty: is it self-reference or emotional processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Baekeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chainez Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporality: Study of the Effect of Temporal Distance on the Episodicity of Mental Simulations Following Priming in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Colás-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon Laval Virtual 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Profiling the musical sublime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAN 2021 – European Society for Cognitive and Affective Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18532,301 +18627,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité virtuelle pour une approche écologique de la mémoire épisodique évaluation et prise en charge en neuropsychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Aubin, P. Allain, F. Banville &amp; S. Willems. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologie clinique et technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp 243-276, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 8 Memory dysfunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jambaqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Clinical Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 174, Elsevier, pp.93-110, 2020, Handbook of Clinical Neurology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-64148-9.00008-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality for Assessment of Episodic Memory in Normal and Pathological Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert L Kane (ed.), Thomas D Parsons (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Role of Technology in Clinical Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780190234737.003.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18836,165 +18931,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouriel Grynszpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03788395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId508"/>
+      <w:footerReference w:type="default" r:id="rId510"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19062,51 +19157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4B15641"/>
+    <w:nsid w:val="DC0F488A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19293,51 +19388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-piolino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7787-924X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058993673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69145185" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001340868" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Nina Maurisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nouvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellegarde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2025.2485620" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2485620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Flore Msika" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Roger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ehrl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaf075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perguilhem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salaun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrand-Sorbets" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romeo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kervadec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strika-Bruneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jantac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Penaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lenormand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fauvel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1355343" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1469390" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2024.115880" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2024.2357362" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mentec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76944-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04030865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyojun Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Arcangeli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000345" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strika" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2023.2227171" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024974v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Strika-Bruneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000283" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269928v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43823-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04224916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Girardeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ledru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blond&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sperduti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37996-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Despres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2023.2266172" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blond&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Girardeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.11.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Cuny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Paternoster" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21207" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Penaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jebara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101801" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaivre-Douret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beccaria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21203" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Col&#225;s-Blanco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mioche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. La Corte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piolino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05902-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211026301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024542v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lhuillier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221076533" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.882165" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04031451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12091139" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04032426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;gge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Col&#225;s-Blanco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.791498" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04031453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Kangaslampi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rom&#233;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2022.2059796" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouloud Abichou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.2006717" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024435v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025095v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01415-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferrieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abram" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1936069" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.12.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103097" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutlu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ayache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01504-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024553v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rwabihama" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouvard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mettling" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sztulman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32553/ijmbs.v5i10.2217" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Comp&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallarda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Rari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117507" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024533v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01358-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025099v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armougum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joie-La Marle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103180" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844259v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fanuel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00148" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01340" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04036091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0842" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025157v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0862" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/rw39q" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025071v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106406" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253001v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25644.39049" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025163v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2020.102920" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025192v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2019.101338" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818819787" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024992v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13490" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086915v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972096v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelletier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Blond&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-018-00681-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00173" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025198v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Morand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00241" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016020v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487259v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025196v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Tuena" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dutriaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050620" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00047" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793998v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025208v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assens" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nys" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.11.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0648" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025014v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Armougum" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5081-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623771v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.06.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972098v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.12.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025217v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20009011.2017.1304610" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025213v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0672" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623764v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0561" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025225v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415616198" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282336v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.02.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396543v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lamidey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ergis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0000170" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malherbe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialatte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00204" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sabourin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.164.0519" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025241v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Irish" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GWT4GTQT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025242v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0594" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025229v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Anssens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00285" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025026v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1159652" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025228v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00385" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110333v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239805v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. P&#233;ron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Moal-Boursiquot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00625" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01226417v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Morel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Viard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djellila Allouache" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2015.04.016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648765v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091161v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.12.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GT0KQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000128" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01226394v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Leblond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Egret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de La Sayette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363467v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cr&#233;pon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2015.05.001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SN7G4BF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091200v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Martinelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00449" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067225v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966855v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090488" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097702v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2014.907127" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024498v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Jebara" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00338" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864246v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025253v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Martinelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082385" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471787v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Piccuci" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bosco" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.2909" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N918QQH7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471784v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Meneghetti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bormetti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-013-0557-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NR4R9WB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864139v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Matuszewski" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.08.007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372067v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00041" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gyselinck" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrussel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.739154" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440943v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Daniel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labiale" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0370" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728717v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.05.004" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642036v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duval" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bejanin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laisney" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr309" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00694015v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Cousin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8624.2012.01736.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718543v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652848v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Quinette" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2010.10.003" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438249v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coste" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Agar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Petitfour" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2010.07.004" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-481GFBFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00647097v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.10.009" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438254v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mac&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.09.035" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X74NCN7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538652v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20601" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087779v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.04.026" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0HXHMB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538468v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#233;ry Reffuveille" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2009.07.008" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383622v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.11.006" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWCTR7D7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438265v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gulllery-Girard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.107.045716" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277898v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalev&#233;e" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2006.06.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00142874v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.04.013" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00379762v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl153" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277856v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2006.08.006" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277542v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Katis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291707001213" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502218v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice P&#233;lerin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.04.031" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN78PC7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438574v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinette" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.03.031" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QXLD8JV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502222v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.21.3.510" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501858v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0404.2006.00625.x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWV8NJ7K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314809v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Danion" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuervo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riutort" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03262039v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Girard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290442000428" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989701v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston- Bellegarde" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00380" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101755v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lesur" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04618319v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04618304v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405323v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelerin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025203v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bulot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2590-2415(19)30092-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440939v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440944v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338466v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paul Daniel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440958v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443436v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443498v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989723v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04618282v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618239v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101747v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405163v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salgues" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baekeland" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainez Tahar" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501710v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Buch" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04100992v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025189v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jambaqu&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64148-9.00008-9" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025215v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190234737.003.0015" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-piolino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7787-924X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058993673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69145185" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001340868" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Nina Maurisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nouvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellegarde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2025.2485620" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2485620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Flore Msika" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Roger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ehrl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaf075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perguilhem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salaun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrand-Sorbets" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jantac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Penaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine dos Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102712" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romeo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kervadec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strika-Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lenormand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fauvel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1355343" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1469390" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2024.115880" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2024.2357362" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mentec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76944-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Strika-Bruneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strika" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2023.2227171" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43823-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Despres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2023.2266172" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04224916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Girardeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ledru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blond&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sperduti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37996-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04030865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyojun Lee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Arcangeli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000345" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Penaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jebara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Col&#225;s-Blanco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mioche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. La Corte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piolino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05902-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blond&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211026301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lhuillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221076533" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Cuny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaivre-Douret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beccaria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21203" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024517v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Girardeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.882165" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024539v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04031451v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12091139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04032426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;gge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Col&#225;s-Blanco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.791498" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04031453v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Kangaslampi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rom&#233;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2022.2059796" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouloud Abichou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.2006717" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.11.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775788v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Paternoster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21207" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.12.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutlu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024980v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103097" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ayache" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01504-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rwabihama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouvard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mettling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sztulman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32553/ijmbs.v5i10.2217" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025061v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Comp&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallarda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Rari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117507" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01358-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025095v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01415-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024559v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferrieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abram" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1936069" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04036091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0842" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0862" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025157v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fanuel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00148" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/rw39q" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253001v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25644.39049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armougum" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joie-La Marle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106406" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025163v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2020.102920" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103180" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844259v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01340" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818819787" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024992v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13490" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086915v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00058" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025197v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00173" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelletier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Blond&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-018-00681-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025198v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Morand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00241" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Tuena" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dutriaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050620" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487259v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2019.101338" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025192v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793998v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00047" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025208v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assens" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nys" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.11.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025014v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Armougum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5081-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.06.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972098v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.12.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025217v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20009011.2017.1304610" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0672" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623764v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0561" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025225v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415616198" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025222v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0648" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282336v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.02.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396543v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lamidey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ergis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0000170" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malherbe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialatte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00204" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sabourin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.164.0519" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025241v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Irish" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GWT4GTQT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025242v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0594" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025229v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Anssens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00285" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025026v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1159652" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025228v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00385" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01226417v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Morel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Viard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djellila Allouache" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2015.04.016" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648765v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091161v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.12.010" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GT0KQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471796v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000128" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01226394v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Leblond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Egret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de La Sayette" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cr&#233;pon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2015.05.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SN7G4BF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Martinelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00449" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239805v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. P&#233;ron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Moal-Boursiquot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00625" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110333v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966855v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090488" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097702v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2014.907127" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024498v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Jebara" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00338" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067225v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864246v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025253v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Martinelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082385" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864139v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Matuszewski" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.08.007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471787v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Piccuci" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bosco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.2909" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N918QQH7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471784v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Meneghetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bormetti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-013-0557-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NR4R9WB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372067v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00041" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gyselinck" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrussel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.739154" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00694015v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Cousin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8624.2012.01736.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642036v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duval" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bejanin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laisney" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr309" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718543v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440943v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Daniel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labiale" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0370" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728717v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.05.004" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652848v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Quinette" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2010.10.003" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438249v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coste" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Agar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Petitfour" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2010.07.004" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-481GFBFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00647097v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.10.009" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438254v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mac&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.09.035" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X74NCN7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538652v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20601" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538468v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#233;ry Reffuveille" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2009.07.008" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383622v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.11.006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWCTR7D7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087779v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.04.026" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0HXHMB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438265v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gulllery-Girard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.107.045716" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00379762v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl153" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277856v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2006.08.006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277542v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Katis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291707001213" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277898v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalev&#233;e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2006.06.005" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00142874v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.04.013" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438574v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinette" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.03.031" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QXLD8JV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502222v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.21.3.510" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501858v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0404.2006.00625.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWV8NJ7K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502218v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice P&#233;lerin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.04.031" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN78PC7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314809v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Danion" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuervo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riutort" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03262039v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Girard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290442000428" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989701v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston- Bellegarde" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00380" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04618319v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lesur" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04618304v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101755v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025203v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bulot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2590-2415(19)30092-3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405323v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelerin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440944v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338466v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paul Daniel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440958v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440939v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443436v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443498v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989723v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618239v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05585429v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04618282v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405163v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salgues" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baekeland" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainez Tahar" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101747v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501710v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Buch" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04100992v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025189v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jambaqu&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64148-9.00008-9" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025215v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190234737.003.0015" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>