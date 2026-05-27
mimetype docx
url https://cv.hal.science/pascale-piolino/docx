--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">69145185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=glfXTPEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000001340868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -224,16293 +245,16293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Physical Activity Level of Master Athletes on Divided Attention and Binding Processes in Episodic Memory: A Virtual Reality Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indra Nina Maurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 52 (1), pp.57 - 83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0361073x.2025.2485620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Physical Activity Level of Master Athletes on Divided Attention and Binding Processes in Episodic Memory: A Virtual Reality Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indra Nina Maurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Aging Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0361073X.2025.2485620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Assessment of Social Cognition in Severe Traumatic Brain Injury: A Pilot Study Using a Non-Immersive Virtual Reality Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Flore Msika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ehrlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/arclin/acaf075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychological outcome after surgery of frontal lobe epilepsy in children with good seizure outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferrand-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 167, pp.110405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychological outcome after surgery of frontal lobe epilepsy in children with good seizure outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferrand-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 167, pp.110405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disrupted self-perspective impact on episodic memory in individuals with self-disorders: A virtual investigation in the Latin Quarter of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Jantac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 106, pp.102712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvp.2025.102712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intensity of the psychedelic experience is reliably associated with clinical improvements: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kervadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Strika-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amirouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 172, pp.106086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of episodic autobiographical memory is predicted by mental imagery, self-reference, and anticipated details</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1355343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Minimal Self Disorders on Naturalistic Episodic Memory in First-Episode Psychosis and Parallels in Healthy Individuals with Schizotypal Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Scoriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.1469390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2024.1469390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety and risk assessment of psychedelic psychotherapy: a meta-analysis and systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kervadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Strika-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amirouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.115880. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2024.115880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional assessment of social cognition using non-immersive virtual reality in dementia with Lewy bodies and Alzheimer’s disease: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Flore Msika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ehrlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (5), pp.488-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13803395.2024.2357362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding episodic autobiographical memory in naturalistic virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.25639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-76944-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in self-rumination and self-compassion mediate the effect of psychedelic experiences on decreases in depression, anxiety, and stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Strika-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.88-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/cns0000283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a Naturalistic Psychedelic Experience on Smoking: A Retrospective Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Strika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amirouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02791072.2023.2227171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of bodily self-consciousness in episodic memory of naturalistic events: an immersive virtual reality study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.17013. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-43823-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and/or multimodal assessments for social cognition in neuropsychology: Results from a systematic literature review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The benefits of mind wandering on a naturalistic prospective memory task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Narme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J C Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13854046.2023.2266172⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-37996-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296824v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of mind wandering on a naturalistic prospective memory task</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Blondé</w:t>
+                <w:t xml:space="preserve">Dynamic and/or multimodal assessments for social cognition in neuropsychology: Results from a systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Flore Msika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sperduti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Narme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-37996-z⟩</w:t>
+              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (4), pp.922-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13854046.2023.2266172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224916v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beauty and the self: A common mnemonic advantage between aesthetic judgment and self-reference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyojun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Consciousness: Theory, Research, and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/cns0000345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic memory and self-reference in a naturalistic context: New insights based on a virtual walk in the Latin Quarter of Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of temporal distance of the events on the spatiotemporal dynamics of mental time travel to one’s personal past and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jebara</w:t>
+                <w:t xml:space="preserve">I. Colás-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zaoui</w:t>
+                <w:t xml:space="preserve">J. Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Orriols</w:t>
+                <w:t xml:space="preserve">V. La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berthoz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81, pp.101801. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.2378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2022.101801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-05902-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04024434v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of temporal distance of the events on the spatiotemporal dynamics of mental time travel to one’s personal past and future</w:t>
+                <w:t xml:space="preserve">Bored, distracted, and forgetful: The impact of mind wandering and boredom on memory encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Colás-Blanco</w:t>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mioche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Piolino</w:t>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-05902-8⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (1), pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218211026301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024446v1</w:t>
+                <w:t xml:space="preserve">hal-04024937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bored, distracted, and forgetful: The impact of mind wandering and boredom on memory encoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Run to the hills”: Specific contributions of anticipated energy expenditure during active spatial learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blondé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 75 (1), pp.53-69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218211026301⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 75 (12), pp.2287-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218221076533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024937v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Run to the hills”: Specific contributions of anticipated energy expenditure during active spatial learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 1: Cognitive profile of children with a temporal cyst and impact of the cyst in daily life. A prospective study in 100 consecutive children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lhuillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+                <w:t xml:space="preserve">Laurence Vaivre-Douret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Nicolas</w:t>
+                <w:t xml:space="preserve">Hélène Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Beccaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218221076533⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), pp.138-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2021.11.PEDS21203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024542v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 1: Cognitive profile of children with a temporal cyst and impact of the cyst in daily life. A prospective study in 100 consecutive children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Cuny</w:t>
+                <w:t xml:space="preserve">Avoir l’esprit vagabond : un signe de vieillissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vaivre-Douret</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2021.11.PEDS21203⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.234-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03775789v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoir l’esprit vagabond : un signe de vieillissement ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blondé</w:t>
+                <w:t xml:space="preserve">Episodic memory and self-reference in a naturalistic context: New insights based on a virtual walk in the Latin Quarter of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jebara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.101801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2022.101801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04024517v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Computer-Based Virtual Environment to Assess Social Cognition in Aging: An Exploratory Study of the REALSoCog Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Flore Msika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ehrlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.882165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of a naturalistic neuroimaging approach: Exploration of general feasibility through the case of VR-fMRI and application in the domain of episodic memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 133, pp.104499. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Is My Mind…? The Link between Mind Wandering and Prospective Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (9), pp.1139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12091139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory sinus arrhythmia during biofeedback is linked to persistent improvements in attention, short-term memory, and positive self-referential episodic memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Bögge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itsaso Colás-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2022.791498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a French Version of the Mystical Experience Questionnaire with Retrospective Reports of the Most Significant Psychedelic Experience among French Users</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How rich are false memories in a naturalistic context in healthy aging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Roméo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02791072.2022.2059796⟩</w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3), pp.262-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2021.2006717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031453v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How rich are false memories in a naturalistic context in healthy aging?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+                <w:t xml:space="preserve">Validation of a French Version of the Mystical Experience Questionnaire with Retrospective Reports of the Most Significant Psychedelic Experience among French Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina La Corte</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Samuli Kangaslampi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Strika-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Roméo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2021.2006717⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02791072.2022.2059796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024548v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory sinus arrhythmia during biofeedback is linked to persistent improvements in attention, short-term memory, and positive self-referential episodic memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Bögge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itsaso Colás-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2022.791498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wandering mind is a forgetful mind: A systematic review on the influence of mind wandering on episodic memory encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132, pp.774-792. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporosylvian arachnoid cysts in children. Part 2: Postoperative neuropsychological and clinical improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Paternoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blauwblomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (2), pp.150-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3171/2021.11.PEDS21207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychothérapie assistée par la MDMA dans la prise en charge du syndrome de stress post-traumatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Propriété égolytique des psychédéliques et intérêts dans le traitement de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 66 (4), pp.345-356. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04024955v1</w:t>
+                <w:t xml:space="preserve">hal-04025067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété égolytique des psychédéliques et intérêts dans le traitement de la dépression</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The production of false recognition and the associated state of consciousness following encoding in a naturalistic context in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.103097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2021.103097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04025067v1</w:t>
+                <w:t xml:space="preserve">hal-04024980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The production of false recognition and the associated state of consciousness following encoding in a naturalistic context in aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Mindfulness and false memories: state and dispositional mindfulness does not increase false memories for naturalistic scenes presented in a virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouloud Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-021-01504-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2021.103097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04024980v1</w:t>
+                <w:t xml:space="preserve">hal-03198104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindfulness and false memories: state and dispositional mindfulness does not increase false memories for naturalistic scenes presented in a virtual environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Sperduti</w:t>
+                <w:t xml:space="preserve">La psychothérapie assistée par la MDMA dans la prise en charge du syndrome de stress post-traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (4), pp.345-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-021-01504-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03198104v1</w:t>
+                <w:t xml:space="preserve">hal-04024955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE EFFECT OF ATTENTION PROCESS TRAINING (APT-II) ON COGNITIVE AND DAILY LIFE FUNCTIONING IN PATIENTS WITH A MILD COGNITIVE IMPAIRMENT: A RANDOMIZED CONTROLLED TRIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rwabihama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mettling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Sztulman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical and Biomedical Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32553/ijmbs.v5i10.2217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender identity better than sex explains individual differences in episodic and semantic components of autobiographical memory: An fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Rari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 225, pp.117507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender identity better than sex explains individual differences in episodic and semantic components of autobiographical memory: An fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Rari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Medio Stat Virtus: intermediate levels of mind wandering improve episodic memory encoding in a virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 85 (4), pp.1613-1625. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-020-01358-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Walk this way”: specific contributions of active walking to the encoding of metric properties during spatial learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 85 (7), pp.2502-2517. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-020-01415-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of semantic memory in prospective memory and episodic future thinking: new insights from a case of semantic dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (8), pp.943-962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09658211.2021.1936069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faux souvenirs dans le vieillissement normal : données empiriques du paradigme DRM et perspectives théoriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">False memory in normal ageing: empirical data from the DRM paradigm and theoretical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouloud Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (1), pp.65-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04036091v1</w:t>
+                <w:t xml:space="preserve">hal-04025168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">False memory in normal ageing: empirical data from the DRM paradigm and theoretical perspectives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using More Ecological Paradigms to Investigate Working Memory: Strengths, Limitations and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaën Plancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0862⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04025168v1</w:t>
+                <w:t xml:space="preserve">hal-04025157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using More Ecological Paradigms to Investigate Working Memory: Strengths, Limitations and Recommendations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les faux souvenirs dans le vieillissement normal : données empiriques du paradigme DRM et perspectives théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04025157v1</w:t>
+                <w:t xml:space="preserve">hal-04036091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauty is in the eye of the beholder: Evidence from a common mnemonic advantage between aesthetics judgement and self-reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyojun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PsyArXiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/rw39q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire Spatiale - Approche Psychologique chez l'humain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+                <w:t xml:space="preserve">Expertise reversal effect: Cost of generating new schemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Armougum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joie-La Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25644.39049⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.106406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2020.106406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253001v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise reversal effect: Cost of generating new schemas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Piolino</w:t>
+                <w:t xml:space="preserve">Mémoire Spatiale - Approche Psychologique chez l'humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Afonso-Jaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2020.106406⟩</w:t>
+              <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.26-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.25644.39049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025071v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of state and dispositional mindfulness on prospective memory: A virtual reality study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.102920. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2020.102920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological investigation of cognitive load in real-life train travelers during information processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Armougum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Armougum</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Joie-La Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89, pp.103180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2020.103180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using More Ecological Paradigms to Investigate Working Memory: Strengths, Limitations and Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Fanuel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awe and the Experience of the Sublime: A Complex Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_03081018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effortful memory processes under stereotype threat and self-concept in aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+                <w:t xml:space="preserve">Young and Older Adults Benefit From Sleep, but Not From Active Wakefulness for Memory Consolidation of What-Where-When Naturalistic Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Clarys</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1747021818819787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457461v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heart of cognitive control: Cardiac phase modulates processing speed and inhibition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Episodic Memory Assessment and Remediation in Normal and Pathological Aging Using Virtual Reality: A Mini Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (3), </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/psyp.13490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024992v1</w:t>
+                <w:t xml:space="preserve">hal-04025200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young and Older Adults Benefit From Sleep, but Not From Active Wakefulness for Memory Consolidation of What-Where-When Naturalistic Events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Phenomenal, bodily and brain correlates of fictional reappraisal as an implicit emotion regulation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00058⟩</w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.877-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13415-018-00681-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086915v1</w:t>
+                <w:t xml:space="preserve">hal-02972096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young and Older Adults Benefit From Sleep, but Not From Active Wakefulness for Memory Consolidation of What-Where-When Naturalistic Events</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effortful memory processes under stereotype threat and self-concept in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00058⟩</w:t>
+              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747021818819787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025197v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic Memory Assessment and Remediation in Normal and Pathological Aging Using Virtual Reality: A Mini Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Young and Older Adults Benefit From Sleep, but Not From Active Wakefulness for Memory Consolidation of What-Where-When Naturalistic Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00173⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025200v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenal, bodily and brain correlates of fictional reappraisal as an implicit emotion regulation strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The heart of cognitive control: Cardiac phase modulates processing speed and inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.13490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13415-018-00681-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972096v1</w:t>
+                <w:t xml:space="preserve">hal-04024992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Impairment of Prospective Memory in Mild Alzheimer’s Disease: A Ride in a Virtual Town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An impairment of prospective memory in mild Alzheimer's 2 disease: A ride in a virtual town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, Epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02016020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Enactment Effect on Memory in Young and Aged Populations: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+                <w:t xml:space="preserve">Virtual reality: A new method to investigate cognitive load during navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Armougum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joie-La Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8050620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.101338 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2019.101338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025196v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality: A new method to investigate cognitive load during navigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Piolino</w:t>
+                <w:t xml:space="preserve">Virtual Enactment Effect on Memory in Young and Aged Populations: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Tuena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Serino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dutriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2019.101338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8050620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487259v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality: A new method to investigate cognitive load during navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Armougum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Armougum</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Joie-La Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 65, pp.101338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvp.2019.101338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Integration of Realistic Episodic Memories Relies on Different Working Memory Processes: Evidence from Virtual Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (9), 10 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Integration of Realistic Episodic Memories Relies on Different Working Memory Processes: Evidence from Virtual Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender identity better than sex explains individual differences in episodic and semantic components of autobiographical memory and future thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Rari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirini Rari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Assens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.concog.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between attentional systems and episodic memory encoding: the impact of conflict on binding of information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">The distinctive role of executive functions in implicit emotion regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prany Wantzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Zalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-017-5081-6⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025014v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Being there” and remembering it: Presence improves memory encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53, pp.194 - 202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.concog.2017.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distinctive role of executive functions in implicit emotion regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Interaction between attentional systems and episodic memory encoding: the impact of conflict on binding of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Armougum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235 (12), pp.3553-3560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-017-5081-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972098v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is binding decline the main source of the ageing effect on prospective memory? A ride in a virtual town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20009011.2017.1304610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meditation and successful aging: can meditative practices counteract age-related cognitive decline?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (2), pp.205-213. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2017.0672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation émotionnelle face au déclin cognitif dans le vieillissement : un faux paradoxe ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Virtual reality as an ecologically valid tool for assessing multifaceted episodic memory in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (2), pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025415616198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01623764v1</w:t>
+                <w:t xml:space="preserve">hal-04025225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality as an ecologically valid tool for assessing multifaceted episodic memory in children and adolescents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Régulation émotionnelle face au déclin cognitif dans le vieillissement : un faux paradoxe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0165025415616198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04025225v1</w:t>
+                <w:t xml:space="preserve">hal-01623764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does virtual reality have a future for the study of episodic memory in aging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouloud Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (1), pp.65-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox of fiction: Emotional response toward fiction and the modulatory role of self-relevance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The positivity bias in aging: Motivation or degradation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lamidey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Ergis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (5), pp.602-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/emo0000170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282336v1</w:t>
+                <w:t xml:space="preserve">hal-02396543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The positivity bias in aging: Motivation or degradation?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive Decline and Reorganization of Functional Connectivity in Healthy Aging: The Pivotal Role of the Salience Network in the Prediction of Age and Cognitive Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/emo0000170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02396543v1</w:t>
+                <w:t xml:space="preserve">hal-04025227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Decline and Reorganization of Functional Connectivity in Healthy Aging: The Pivotal Role of the Salience Network in the Prediction of Age and Cognitive Performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">The paradox of fiction: Emotional response toward fiction and the modulatory role of self-relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lion</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prany Wantzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Zalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 165, pp.53--59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04025227v1</w:t>
+                <w:t xml:space="preserve">hal-01282336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seminal contributions of Théodule Ribot (1839-1916): The centenary of the passing of the founder of modern French psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vol.116, pp.519 - 546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anpsy.164.0519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired capacity for prospection in the dementias - Theoretical and clinical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muireann Irish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special Issue Paper Impaired capacity for prospection in the dementias – Theoretical and clinical implications, 55 (1), pp.49-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjc.12090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic foresight in normal cognitive and pathological aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (1), pp.58-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in the Neural Correlates of Specific and General Autobiographical Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Anssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protective role of long-term meditation on the decline of the executive component of attention in aging: a preliminary cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (6), pp.691-702. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2016.1159652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Role of Personal Semantic Memory and Temporal Distance in Episodic Future Thinking: The TEDIFT Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional specificities of autobiographical memory after breast cancer diagnosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Virtual reality as an ecologically valid tool for assessing multifaceted episodic memory in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2015.04.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025415616198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01226417v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03648765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality as an ecologically valid tool for assessing multifaceted episodic memory in children and adolescents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emotional specificities of autobiographical memory after breast cancer diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassja Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djellila Allouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0165025415616198⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2015.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03648765v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01226417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable motor imagery training induces sleep memory consolidation and transfer improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouloud Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119, pp.85-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nlm.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historic note on Henri Pieron's election at the college de France (1923)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (2), p177-196. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503314000128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-reference effect on memory in healthy aging, mild cognitive impairment and Alzheimer’s disease: Influence of identity valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lamidey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Egret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74, pp.177-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01226394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent theta burst stimulation over left BA10 enhances virtual reality-based prospective memory in healthy aged subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charron</w:t>
+                <w:t xml:space="preserve">Episodic memory and self-reference via semantic autobiographical memory: insights from an fMRI study in younger and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Anssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2015.05.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02363467v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic memory and self-reference via semantic autobiographical memory: insights from an fMRI study in younger and older adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Penelope Martinelli</w:t>
+                <w:t xml:space="preserve">Intermittent theta burst stimulation over left BA10 enhances virtual reality-based prospective memory in healthy aged subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
+                <w:t xml:space="preserve">Benoît Crépon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (8), pp.2360-2369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2015.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091200v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of Person-Specific Semantic Knowledge in Semantic Dementia: Does Direct Personal Experience Have a Specific Role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Moal-Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, pp.625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion regulation and the cognitive decline in aging: beyond the paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (3), pp.301-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2015.0561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Activity and Functional Coupling Changes Associated with Self-Reference Effect during Both Encoding and Retrieval.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The emotional memory effect in Alzheimer's disease: Emotional words enhance recollective experience similarly in patients and control participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clarys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090488⟩</w:t>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (2), pp.342-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2014.907127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00966855v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emotional memory effect in Alzheimer's disease: Emotional words enhance recollective experience similarly in patients and control participants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Brain Activity and Functional Coupling Changes Associated with Self-Reference Effect during Both Encoding and Retrieval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassja Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699931.2014.907127⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e90488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097702v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00966855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Enactment in Episodic Memory: A Pilot Virtual Reality Study with Young and Elderly Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najate Jebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2014.00338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic future thinking in semantic dementia : a cognitive and fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01067225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of recent autobiographical memories is associated with slow-wave sleep in early AD.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-Related Changes in the Functional Network Underlying Specific and General Autobiographical Memory Retrieval: A Pivotal Role for the Anterior Cingulate Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fausto Viader</w:t>
+                <w:t xml:space="preserve">Pénélope Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00864246v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Changes in the Functional Network Underlying Specific and General Autobiographical Memory Retrieval: A Pivotal Role for the Anterior Cingulate Cortex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallarda</w:t>
+                <w:t xml:space="preserve">Retrieval of recent autobiographical memories is associated with slow-wave sleep in early AD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025253v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00864246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autobiographical memory in semantic dementia: new insights from two patients using fMRI.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial mental models: The interaction of presentation format, task requirements and availability of working memory components.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Lebreton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luciana Piccuci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.08.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.314-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acp.2909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00864139v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial mental models: The interaction of presentation format, task requirements and availability of working memory components.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Considering spatial ability in virtual route learning in early aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Bormetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acp.2909⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.309-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-013-0557-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471787v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering spatial ability in virtual route learning in early aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+                <w:t xml:space="preserve">Autobiographical memory in semantic dementia: new insights from two patients using fMRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10339-013-0557-1⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (13), pp.2620-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01471784v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00864139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don’t be Too Strict with Yourself! Rigid Negative Self-Representation in Healthy Subjects Mimics the Neurocognitive Profile of Depression for Autobiographical Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kalenzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2013.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of working memory components and visuospatial abilities in route learning within a virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.38-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20445911.2012.739154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01428668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do the different components of episodic memory develop? Role of executive functions and short-term feature-binding abilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83 (3), pp.1037-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-8624.2012.01736.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00694015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of mind impairments in patients with semantic dementia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bejanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 135 (Pt 1), pp.228-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awr309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00642036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Prospective Memory in Young Healthy Adults using Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal on disability and human development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.211-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du vieillissement sur la mémorisation d'itinéraires réels : l'importance de la mémoire de travail et de la mémoire épisodique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Gyselinck</w:t>
+                <w:t xml:space="preserve">Factors affecting medial temporal lobe engagement for past and future episodic events: An ALE meta-analysis of neuroimaging studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2012.0370⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (1), pp.111-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01440943v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00728717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting medial temporal lobe engagement for past and future episodic events: An ALE meta-analysis of neuroimaging studies.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+                <w:t xml:space="preserve">Effet du vieillissement sur la mémorisation d'itinéraires réels : l'importance de la mémoire de travail et de la mémoire épisodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Labiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2012.05.004⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.463-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2012.0370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00728717v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01440943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of patients' emotional state on the recovery processes after a transient global amnesia.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the roles of the executive and short-term feature-binding functions in retrieval of retrograde autobiographical memories in severe traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Agar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (8), pp.981-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2010.10.003⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 47 (7), pp.771-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2010.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00652848v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the roles of the executive and short-term feature-binding functions in retrieval of retrograde autobiographical memories in severe traumatic brain injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
+                <w:t xml:space="preserve">Mental time travel into the past and the future in healthy aged adults: an fMRI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2010.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2010.07.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02438249v1</w:t>
+                <w:t xml:space="preserve">inserm-00647097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental time travel into the past and the future in healthy aged adults: an fMRI study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+                <w:t xml:space="preserve">Influence of patients' emotional state on the recovery processes after a transient global amnesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2010.10.009⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (8), pp.981-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00647097v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00652848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced specificity of autobiographical memory and aging: Do the executive and feature binding functions of working memory have a role?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peggy Quinette</w:t>
+                <w:t xml:space="preserve">Patterns of hippocampal-neocortical interactions in the retrieval of episodic autobiographical memories across the entire life-span of aged adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (2), pp.429-440. </w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp.153-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.09.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02438254v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00538652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of hippocampal-neocortical interactions in the retrieval of episodic autobiographical memories across the entire life-span of aged adults.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+                <w:t xml:space="preserve">Reduced specificity of autobiographical memory and aging: Do the executive and feature binding functions of working memory have a role?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (1), pp.153-65. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (2), pp.429-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.20601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00538652v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of autonoetic autobiographical memory in school-age children: genuine age effect or development of basic cognitive abilities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isméry Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (4), pp.864-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.concog.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00538468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of autobiographical memory impairment according to disease severity in semantic dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (4), pp.456-472. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2007.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying the production of false memories for famous people's names in aging and Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (12), pp.2527-2536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathological factors, memory disorders and transient global amnesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Gulllery-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 193 (2), pp.145-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1192/bjp.bp.107.045716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal activation for autobiographical memories over the entire lifetime in healthy aged subjects: an fMRI study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (10), pp.2453-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhl153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00379762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical and functional alterations in semantic dementia: a voxel-based MRI and PET study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mézenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiol Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (12), pp.1904-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2006.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00277856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How psychopathological factors affect both the onset of and recovery from Transient Global Amnesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Katis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0033291707001213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00277542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonoetic consciousness in Alzheimer's disease: neuropsychological and PET findings using an episodic learning and recognition task.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In search of autobiographical memories: A PET study in the frontal variant of frontotemporal dementia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mézenge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28 (9), pp.1410-20. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (12), pp.2730-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2006.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00277898v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00142874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of autobiographical memories: A PET study in the frontal variant of frontotemporal dementia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Autonoetic consciousness in Alzheimer's disease: neuropsychological and PET findings using an episodic learning and recognition task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mézenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Mézenge</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2007.04.013⟩</w:t>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (9), pp.1410-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2006.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00142874v1</w:t>
+                <w:t xml:space="preserve">inserm-00277898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between working memory and episodic memory disorders in transient global amnesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (12), pp.2508-2519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2006.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autobiographical memory, autonoetic consciousness, and self-perspective in aging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Guillery-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (3), pp.510-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0882-7974.21.3.510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00502222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term memory following transient global amnesia: an investigation of episodic and semantic memory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Guillery-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurologica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 114 (5), pp.329-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0404.2006.00625.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00501858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval mechanisms for autobiographical memories: insights from the frontal variant of frontotemporal dementia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pélerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (12), pp.2386-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2006.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00502218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscious recollection in autobiographical memory: an investigation in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.25 : 4952-4963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right ventral frontal hypometabolism and abnormal sense of self in a case of disproportionate retrograde amnesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (8), pp.1005-1034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02643290442000428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16520,1321 +16541,1321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding Multimodal Scenes in a Virtual City: How the Multifaceted Self Shapes Naturalistic Episodic Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaston- Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1468-1469, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality to test the constructive episodic simulation hypothesis of the mental time travel into the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Cyberpsychology, Cybertherapy and Social Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-cité, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common processes between memory and imagination: effect of temporal distance on the episodic simulation system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Cyberpsychology, Cybertherapy and Social Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire, imagination et distance temporelle: une relation étudiée grâce à la simulation épisodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Jeunes Chercheur·se·s en Sciences Cognitives 2023 - XIIIème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fresco, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et soigner le self : l’éclairage des neurosciences cognitives au service de nouvelles méthodes de réhabilitation de l’identité personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes (44000), France. pp.S39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2590-2415(19)30092-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maladie d’Alzheimer s’accompagne d’un déficit généralisé de la mémoire prospective : une étude en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Morand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégory Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pelerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aging on spatial representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Labiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude du vieillissement cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01440944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual and verbal information in spatial models: modes of intake and types of output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paul Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Spatial Cognition (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des différences individuelles sur l'utilisation des composantes verbales et spatiales de la mémoire de travail lors de l'encodage d'itinéraires virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01440958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of aging on route memorization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Labiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01440939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la modalité de présentation sur les faux souvenirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement normal et faux souvenirs : Etude de l'effet de modalité avec un nouveau paradigme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur le vieillissement cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17844,780 +17865,780 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding Multimodal Scenes in a Virtual City: How the Multifaceted Self Shapes Naturalistic Episodic Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 32nd IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la distance temporelle sur les simulations mentales : une étude immersive révélant des disparités d'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective and Prospective Memory Predictions in Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INS 52nd Annual North American Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre mémoire, imagination et distance temporelle : approche naturaliste en réalité virtuelle immersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">91e congrès de l’ACFAS, Colloque cognition incarnée et située : applications en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ottawa, Canada. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mnemonic advantage for beauty: is it self-reference or emotional processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Baekeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chainez Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporality: Study of the Effect of Temporal Distance on the Episodicity of Mental Simulations Following Priming in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Colás-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Laval Virtual 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the musical sublime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sperduti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAN 2021 – European Society for Cognitive and Affective Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18627,301 +18648,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité virtuelle pour une approche écologique de la mémoire épisodique évaluation et prise en charge en neuropsychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Aubin, P. Allain, F. Banville &amp; S. Willems. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologie clinique et technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp 243-276, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 8 Memory dysfunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jambaqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Clinical Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 174, Elsevier, pp.93-110, 2020, Handbook of Clinical Neurology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-64148-9.00008-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality for Assessment of Episodic Memory in Normal and Pathological Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert L Kane (ed.), Thomas D Parsons (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Role of Technology in Clinical Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780190234737.003.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18931,165 +18952,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sanitaires liés à une exposition aux technologies de réalité virtuelle et/ou augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouriel Grynszpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0076, Anses. 2021, 293 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03788395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId510"/>
+      <w:footerReference w:type="default" r:id="rId511"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19157,51 +19178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC0F488A"/>
+    <w:nsid w:val="65EC7CBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19388,51 +19409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-piolino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7787-924X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058993673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69145185" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001340868" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Nina Maurisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nouvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellegarde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2025.2485620" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2485620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Flore Msika" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Roger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ehrl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaf075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perguilhem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salaun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrand-Sorbets" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jantac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Penaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine dos Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102712" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romeo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kervadec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strika-Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lenormand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fauvel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1355343" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1469390" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2024.115880" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2024.2357362" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mentec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76944-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Strika-Bruneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strika" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2023.2227171" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43823-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Despres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2023.2266172" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04224916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Girardeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ledru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blond&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sperduti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37996-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04030865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyojun Lee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Arcangeli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000345" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Penaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jebara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Col&#225;s-Blanco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mioche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. La Corte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piolino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05902-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blond&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211026301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lhuillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221076533" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Cuny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaivre-Douret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beccaria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21203" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024517v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Girardeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.882165" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024539v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04031451v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12091139" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04032426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;gge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Col&#225;s-Blanco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.791498" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04031453v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Kangaslampi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rom&#233;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2022.2059796" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouloud Abichou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.2006717" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.11.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775788v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Paternoster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21207" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.12.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutlu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024980v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103097" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ayache" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01504-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rwabihama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouvard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mettling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sztulman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32553/ijmbs.v5i10.2217" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025061v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Comp&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallarda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Rari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117507" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01358-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025095v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01415-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024559v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferrieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abram" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1936069" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04036091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0842" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0862" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025157v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fanuel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00148" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/rw39q" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253001v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25644.39049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armougum" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joie-La Marle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106406" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025163v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2020.102920" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103180" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844259v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01340" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457461v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818819787" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024992v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13490" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086915v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00058" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025197v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00173" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelletier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Blond&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-018-00681-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025198v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Morand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00241" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Tuena" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dutriaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050620" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487259v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2019.101338" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025192v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793998v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00047" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025208v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assens" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nys" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.11.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025014v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Armougum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5081-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.06.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972098v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.12.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025217v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20009011.2017.1304610" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0672" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623764v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0561" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025225v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415616198" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025222v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0648" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282336v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.02.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396543v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lamidey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ergis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0000170" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malherbe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialatte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00204" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sabourin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.164.0519" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025241v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Irish" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GWT4GTQT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025242v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0594" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025229v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Anssens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00285" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025026v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1159652" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025228v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00385" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01226417v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Morel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Viard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djellila Allouache" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2015.04.016" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648765v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091161v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.12.010" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GT0KQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471796v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000128" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01226394v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Leblond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Egret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de La Sayette" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cr&#233;pon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2015.05.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SN7G4BF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Martinelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00449" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239805v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. P&#233;ron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Moal-Boursiquot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00625" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110333v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966855v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090488" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097702v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2014.907127" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024498v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Jebara" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00338" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067225v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864246v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025253v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Martinelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082385" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864139v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Matuszewski" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.08.007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471787v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Piccuci" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bosco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.2909" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N918QQH7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471784v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Meneghetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bormetti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-013-0557-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NR4R9WB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372067v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00041" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gyselinck" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrussel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.739154" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00694015v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Cousin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8624.2012.01736.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642036v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duval" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bejanin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laisney" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr309" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718543v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440943v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Daniel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labiale" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0370" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728717v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.05.004" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652848v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Quinette" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2010.10.003" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438249v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coste" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Agar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Petitfour" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2010.07.004" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-481GFBFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00647097v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.10.009" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438254v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mac&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.09.035" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X74NCN7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538652v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20601" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538468v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#233;ry Reffuveille" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2009.07.008" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383622v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.11.006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWCTR7D7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087779v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.04.026" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0HXHMB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438265v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gulllery-Girard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.107.045716" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00379762v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl153" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277856v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2006.08.006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277542v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Katis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291707001213" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277898v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalev&#233;e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2006.06.005" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00142874v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.04.013" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438574v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinette" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.03.031" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QXLD8JV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502222v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.21.3.510" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501858v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0404.2006.00625.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWV8NJ7K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502218v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice P&#233;lerin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.04.031" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN78PC7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314809v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Danion" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuervo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riutort" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03262039v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Girard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290442000428" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989701v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston- Bellegarde" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00380" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04618319v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lesur" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04618304v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101755v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025203v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bulot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2590-2415(19)30092-3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405323v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelerin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440944v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338466v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paul Daniel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440958v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440939v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443436v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443498v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989723v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618239v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05585429v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04618282v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405163v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salgues" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baekeland" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainez Tahar" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101747v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501710v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Buch" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04100992v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025189v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jambaqu&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64148-9.00008-9" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025215v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190234737.003.0015" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-piolino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7787-924X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058993673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69145185" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=glfXTPEAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001340868" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Nina Maurisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellegarde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2025.2485620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2485620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Flore Msika" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Roger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ehrl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaf075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perguilhem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salaun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrand-Sorbets" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110405" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jantac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Penaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine dos Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102712" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romeo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kervadec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauvel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strika-Bruneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106086" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529510v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lenormand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fauvel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1355343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1469390" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2024.115880" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2024.2357362" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mentec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76944-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Strika-Bruneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000283" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dejean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2023.2227171" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43823-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04224916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Girardeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ledru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blond&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sperduti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37996-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Despres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2023.2266172" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04030865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyojun Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jacquot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Arcangeli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dokic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000345" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Col&#225;s-Blanco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mioche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. La Corte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piolino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05902-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024937v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blond&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211026301" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024542v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lhuillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221076533" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775789v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Cuny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaivre-Douret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beccaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21203" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Girardeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024434v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Penaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jebara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2022.101801" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.882165" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04031451v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12091139" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04032426v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;gge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Col&#225;s-Blanco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.791498" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024548v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouloud Abichou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.2006717" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04031453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Kangaslampi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rom&#233;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2022.2059796" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.11.015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Paternoster" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2021.11.PEDS21207" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutlu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103097" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198104v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ayache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01504-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.12.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rwabihama" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouvard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mettling" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sztulman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32553/ijmbs.v5i10.2217" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025061v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Comp&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallarda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Rari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117507" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01358-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025095v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01415-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024559v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferrieux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abram" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1936069" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025168v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0862" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025157v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fanuel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04036091v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0842" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025087v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/rw39q" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025071v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armougum" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joie-La Marle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106406" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253001v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25644.39049" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2020.102920" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025099v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103180" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844259v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03081018v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01340" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025197v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00058" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025200v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00173" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelletier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Blond&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-018-00681-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457461v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kalenzaga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818819787" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086915v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024992v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13490" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025198v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Morand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00241" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487259v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2019.101338" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025196v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Tuena" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dutriaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Riva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050620" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025192v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025208v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nys" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.11.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02972098v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Zalla" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.12.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623771v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.06.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025014v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Armougum" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5081-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025217v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20009011.2017.1304610" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025213v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2017.0672" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025225v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025415616198" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623764v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0561" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025222v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0648" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396543v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lamidey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ergis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0000170" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malherbe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialatte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00204" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282336v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.02.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sabourin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.164.0519" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025241v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Irish" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjc.12090" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GWT4GTQT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025242v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0594" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025229v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Anssens" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00285" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025026v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1159652" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025228v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00385" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648765v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01226417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Morel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Viard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djellila Allouache" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2015.04.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091161v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2014.12.010" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GT0KQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471796v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000128" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01226394v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Leblond" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Egret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de La Sayette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091200v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Martinelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00449" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cr&#233;pon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2015.05.001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SN7G4BF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239805v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. P&#233;ron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Moal-Boursiquot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00625" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110333v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097702v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2014.907127" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966855v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090488" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024498v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Jebara" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00338" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067225v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025253v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Martinelli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082385" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864246v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471787v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Piccuci" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bosco" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.2909" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N918QQH7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471784v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Meneghetti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bormetti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-013-0557-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NR4R9WB3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864139v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Matuszewski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.08.007" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372067v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00041" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428668v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gras" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gyselinck" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrussel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.739154" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00694015v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Cousin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8624.2012.01736.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642036v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duval" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bejanin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laisney" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr309" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718543v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728717v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.05.004" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440943v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Daniel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labiale" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0370" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438249v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coste" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Agar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Petitfour" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Quinette" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2010.07.004" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-481GFBFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00647097v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.10.009" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652848v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2010.10.003" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538652v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20601" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438254v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mac&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.09.035" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X74NCN7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00538468v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#233;ry Reffuveille" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2009.07.008" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383622v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2007.11.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWCTR7D7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087779v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.04.026" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H0HXHMB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438265v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gulllery-Girard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.107.045716" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00379762v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl153" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277856v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2006.08.006" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277542v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Katis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291707001213" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00142874v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.04.013" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00277898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalev&#233;e" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2006.06.005" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438574v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinette" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.03.031" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QXLD8JV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502222v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0882-7974.21.3.510" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00501858v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0404.2006.00625.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWV8NJ7K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00502218v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice P&#233;lerin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2006.04.031" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN78PC7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314809v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Danion" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuervo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huron" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riutort" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03262039v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Girard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290442000428" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989701v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston- Bellegarde" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00380" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04618319v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lesur" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04618304v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101755v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025203v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bulot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2590-2415(19)30092-3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405323v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelerin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440944v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338466v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paul Daniel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440958v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440939v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443436v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tardieu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443498v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989723v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618239v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05585429v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04618282v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405163v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salgues" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Baekeland" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainez Tahar" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04101747v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501710v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Buch" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04100992v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025189v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jambaqu&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64148-9.00008-9" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025215v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190234737.003.0015" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788395v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Klinger" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lobjois" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>