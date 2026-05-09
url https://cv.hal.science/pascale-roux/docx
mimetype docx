--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -238,247 +238,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La traduction : effet et horizon du texte littéraire plurilingue - le cas de &amp;quot;Clameur&amp;quot; de Hocine Tandjaoui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Lire et écrire entre les langues : Littérature, enseignement, traduction, création »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé dans le cadre des colloques LÉEL (2021-2028), Université Aix-Marseille, Jun 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écrivain et la traductrice : René Char cotraducteur de Leopardi et Keats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études internationale « La subjectivité dans la retraduction à plusieurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Fillière et Enrico Monti, Mar 2023, Toulouse (En ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’usage critique des entretiens d’écrivains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « ÉCRIRE : nouveaux chantiers de recherche »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Demanze, Jun 2023, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416429v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05416437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction de traduction : simple aller-retour ou voyage sans retour ?</w:t>
               </w:r>
@@ -1864,165 +1864,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’imaginaire de la poésie au prisme de la traduction : les métadiscours traductoriaux des versions françaises de L’Infini (1844-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L'Imaginaire des genres (dir. Chantal Massol), pp.187-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduire court, traduire moderne : Étude de deux traductions de &amp;quot;L’Infinito&amp;quot; (Leopardi) par Sicca Venier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 355, pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805953v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05415944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthos et style du traducteur : le cas de Jaccottet traducteur de Leopardi</w:t>
               </w:r>
@@ -5199,51 +5199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire un texte hétérolingue : entretien autour de Clameur/Clamor de Hocine Tandjaoui (avec Olivia C. Harrison et Teresa Villa-Ignacio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Reeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6292,234 +6292,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gebeyli</w:t>
+                <w:t xml:space="preserve">Andrée Chedid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416323v1</w:t>
+                <w:t xml:space="preserve">hal-05416317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée Chedid</w:t>
+                <w:t xml:space="preserve">Hoda Chaaraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416317v1</w:t>
+                <w:t xml:space="preserve">hal-05416314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoda Chaaraoui</w:t>
+                <w:t xml:space="preserve">Claire Gebeyli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416314v1</w:t>
+                <w:t xml:space="preserve">hal-05416323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vénus Khoury-Ghata</w:t>
               </w:r>
@@ -7019,51 +7019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416398v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Geiser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416472v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1652" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092196ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolkenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.863" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.835" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Nanni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.708" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica198" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Boulaabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05416629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Tae-Yeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reeck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.826" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928545v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416344v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416398v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Geiser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416472v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1652" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092196ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolkenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.863" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.835" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Nanni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.708" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica198" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Boulaabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05416629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Tae-Yeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reeck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02795033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.826" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928538v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928545v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01928550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416344v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>