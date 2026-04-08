--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -100,421 +100,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
+                <w:t xml:space="preserve">Fiber orientation and crimp level might control the auxetic effect of biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+                <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.106098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458059v1</w:t>
+                <w:t xml:space="preserve">hal-04458130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber orientation and crimp level might control the auxetic effect of biological tissues</w:t>
+                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenghe Piao</w:t>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.106098. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458130v1</w:t>
+                <w:t xml:space="preserve">hal-03920499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cañadas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920499v1</w:t>
+                <w:t xml:space="preserve">hal-04458059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of extracellular matrix and collagen network properties on the cervical intervertebral disc response to physiological loads: A parametric study</w:t>
               </w:r>
@@ -526,77 +526,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110, pp.103908. </w:t>
@@ -634,77 +634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,239 +762,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advection-diffusion in porous media with low scale separation: modelling via higher-order asymptotic homogenisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the quasi-static effective behaviour of poroelastic media containing elastic inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-019-01258-2⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925995v2</w:t>
+                <w:t xml:space="preserve">hal-01930338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the quasi-static effective behaviour of poroelastic media containing elastic inclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advection-diffusion in porous media with low scale separation: modelling via higher-order asymptotic homogenisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 96, pp.19-23. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (2), pp.511-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-019-01258-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930338v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925995v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low scale separation induces modification of apparent solute transport regime in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87, pp.29-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1028,51 +1028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Homogenisation of advective-diffusive transport in poroelastic media&amp;quot; [Mech. Res. Commun. 37 (2010) 133-136]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1113,499 +1113,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerization of a memory effect for an homogenized composite material with a large contrast in the phase thermal conductivities</w:t>
+                <w:t xml:space="preserve">On models of double porosity poroelastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dureisseix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Claude Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.06.048⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203 (3), pp.1694-1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171181v1</w:t>
+                <w:t xml:space="preserve">hal-01239441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On models of double porosity poroelastic media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerization of a memory effect for an homogenized composite material with a large contrast in the phase thermal conductivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Boutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 203 (3), pp.1694-1725. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.140-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239441v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
+                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (3), pp.643-652. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.38-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862690v1</w:t>
+                <w:t xml:space="preserve">hal-04611346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
+                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.38-39. </w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.643-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611346v1</w:t>
+                <w:t xml:space="preserve">hal-00862690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time analysis of the three characteristic behaviours of dual-porosity media. I: fluid flow and solute transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (3), pp.603-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1639,51 +1639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenisation of advective-diffusive transport in poroelastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1756,51 +1756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, XXX (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1838,51 +1838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of low pressure gas through dual-porosity media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1923,394 +1923,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Darcy's law in non-Galilean frame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Sawicki</w:t>
+                <w:t xml:space="preserve">Acoustics with wall-slip flow of gas-saturated porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.333⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (3), pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2003.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918286v1</w:t>
+                <w:t xml:space="preserve">hal-01715870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics with wall-slip flow of gas-saturated porous media</w:t>
+                <w:t xml:space="preserve">Does Klinkenberg’s Law Survive Upscaling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2003.10.003⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (2), pp.171-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:TIPM.0000021759.02545.d3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715870v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Klinkenberg’s Law Survive Upscaling?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">About Darcy's law in non-Galilean frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (3), pp.229 - 249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:TIPM.0000021759.02545.d3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01715890v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminant transport in fractured porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,524 +2377,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute diffusion in fractured porous media with memory effects due to adsorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic waves in fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01546-2⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67 (1), pp.259 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.1451797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715460v1</w:t>
+                <w:t xml:space="preserve">hal-01715429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration law for power-law fluids in anisotropic porous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Acoustics of a porous medium saturated by a bubbly fluid undergoing phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louise Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-7225(02)00007-1⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46 (1), pp.43-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1013834716815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01934064v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics of a porous medium saturated by a bubbly fluid undergoing phase change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Filtration law for power-law fluids in anisotropic porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Schmitt</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1013834716815⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (10), pp.1151-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7225(02)00007-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941002v1</w:t>
+                <w:t xml:space="preserve">hal-01934064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic waves in fractured porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solute diffusion in fractured porous media with memory effects due to adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Empereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 67 (1), pp.259 - 263. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (12), pp.879 - 884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/1.1451797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01546-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715429v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolis effects on Filtration law in rotating porous medi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 48 (3), pp.315-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2928,51 +2928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum Modelling of Contaminant Transport in Fractured Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3051,315 +3051,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration law in rotating porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivation of Macroscopic Filtration Law for Transient Linear Viscoelastic Fluid Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Khuzhayorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1620-7742(00)01261-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (5), pp.487-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7225(99)00048-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918301v1</w:t>
+                <w:t xml:space="preserve">hal-01714089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of Macroscopic Filtration Law for Transient Linear Viscoelastic Fluid Flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtration law in rotating porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 38 (5), pp.487-504. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 328 (11), pp.779 - 784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7225(99)00048-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1620-7742(00)01261-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714089v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration law in rotating porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3384,51 +3384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Compressible Fluid Flow in Porous Media, with Interfacial Flow Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3460,473 +3460,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic absorption of porous surfacing with dual porosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Macroscopic modeling of double-porosity reservoirs: Reply to M. Bai and F. Civan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 35 (34-35), pp.4709 - 4737. </w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 20 (1-2), pp.89 - 92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(98)00091-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0920-4105(98)00007-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714038v1</w:t>
+                <w:t xml:space="preserve">hal-01713995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic modeling of double-porosity reservoirs: Reply to M. Bai and F. Civan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Acoustic absorption of porous surfacing with dual porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 20 (1-2), pp.89 - 92. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35 (34-35), pp.4709 - 4737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0920-4105(98)00007-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(98)00091-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713995v1</w:t>
+                <w:t xml:space="preserve">hal-01714038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic behavior of gas flow with adsorption through a fractured porous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Macroscopic modeling of double-porosity reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Strzelecki</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0093-6413(95)00079-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16 (4), pp.187 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0920-4105(96)00040-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713983v1</w:t>
+                <w:t xml:space="preserve">hal-01713974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic modeling of double-porosity reservoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Macroscopic behavior of gas flow with adsorption through a fractured porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Boutin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 16 (4), pp.187 - 202. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 23 (1), pp.67 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0920-4105(96)00040-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0093-6413(95)00079-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713974v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'homogénéisation à l'étude de la filtration d'un fluide en milieu poreux fracturé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,51 +3986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Quasi-Static Gas Flow through a Rigid Porous Medium with Double Porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4090,51 +4090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double conductivity media: a comparison between phenomenological and homogenization approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 36 (10), pp.2613 - 2621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4181,51 +4181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulement d’un gaz dans un milieu poreux à double porosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 317, pp.431-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4250,51 +4250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Compressible Fluid Flow through a Porous Medium with Double Porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4403,64 +4403,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMBBE2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
@@ -4483,894 +4483,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crimped and Cross-Linked Collagen Fibre Structure May Lead to Auxetic Behavior in Soft Tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite element study of Poisson's ratio for soft tissues with helical fibre structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current challenges in soft tissue mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807860v1</w:t>
+                <w:t xml:space="preserve">hal-03807879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element study of Poisson's ratio for soft tissues with helical fibre structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Crimped and Cross-Linked Collagen Fibre Structure May Lead to Auxetic Behavior in Soft Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">Current challenges in soft tissue mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807879v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
+                <w:t xml:space="preserve">Auxetic behavior in fibrous soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chenghe Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Mecabio 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Biviers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441000v1</w:t>
+                <w:t xml:space="preserve">hal-03451415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxetic behavior in fibrous soft tissues</w:t>
+                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenghe Piao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Mecabio 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Biviers, France</w:t>
+              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451415v1</w:t>
+                <w:t xml:space="preserve">hal-03440814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440814v1</w:t>
+                <w:t xml:space="preserve">hal-03441000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441471v1</w:t>
+                <w:t xml:space="preserve">hal-03440712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440712v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of collagen network orientation on the cervical intervertebral disc response to flexion load</w:t>
               </w:r>
@@ -5382,64 +5382,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5464,103 +5464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new technique dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique; Université de Poitiers; CHU de Poitiers, Oct 2019, Poitiers, France. pp.S296-S298, </w:t>
@@ -5598,90 +5598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of porcine diaphragm non-linear behavior via bulge tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Abdelrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5723,51 +5723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of advection-diffusion and solid diffusion in poroelastic media for modelling transport of soluble factors in biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Swider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,51 +5818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advection-diffusion in porous media at low scale separation via higher-order homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Porous Media &amp; Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5913,51 +5913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6034,74 +6034,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Valenciennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219449v1</w:t>
@@ -6151,51 +6151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6214,243 +6214,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image correlation on Annulus Fibrosus soft tissue</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of annulus fibrosus tissue: identification of a poro-hyper-elastic model from experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. 4 p</w:t>
+              <w:t xml:space="preserve">11 International Symposium, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823510v1</w:t>
+                <w:t xml:space="preserve">hal-00816357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of annulus fibrosus tissue: identification of a poro-hyper-elastic model from experimental measurements</w:t>
+                <w:t xml:space="preserve">Digital image correlation on Annulus Fibrosus soft tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 International Symposium, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.80-81</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816357v1</w:t>
+                <w:t xml:space="preserve">hal-00823510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage hydro-chemo-mécanique de l'annulus fibrosus</w:t>
               </w:r>
@@ -6475,51 +6475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Étude sur les Milieux Poreux (JEMP2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6583,51 +6583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6691,51 +6691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Journées d’Étude sur les Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6754,273 +6754,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique de l’annulus fibrosus : anisotropie, non linéarité</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of biological tissue - Anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of GDR Mecanotransduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">EUROMAT 2011: European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668150v1</w:t>
+                <w:t xml:space="preserve">hal-00623375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of biological tissue - Anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
+                <w:t xml:space="preserve">Comportement mécanique de l’annulus fibrosus : anisotropie, non linéarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2011: European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France</w:t>
+              <w:t xml:space="preserve">Proceedings of GDR Mecanotransduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623375v1</w:t>
+                <w:t xml:space="preserve">hal-04668150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically-induced solute transport in a saturated elastic porous medium : analysis by homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7058,77 +7058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three characteristic behaviours of dual-porosity media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Adélaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7179,51 +7179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7261,51 +7261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement de Klinkenberg et diffusion de Knudsen en milieu à double porosité : mise en évidence des effets d'échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7356,51 +7356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet Klinkenberg en milieu à double porosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7432,878 +7432,878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration d’un gaz à faible pression en milieux poreux. Quasi-statique et acoustique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelling of phase change in porous media in presence of advection : upscaling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT, "Mécanismes et Déformations dans les Matériaux Multiconstituants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Aussois, France</w:t>
+              <w:t xml:space="preserve">2nd Biot conference on poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718702v1</w:t>
+                <w:t xml:space="preserve">hal-01718787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of phase change in porous media in presence of advection : upscaling technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Permeability of non-inertial porous matrices or under magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Biot conference on poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718787v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of non-inertial porous matrices or under magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instabilities during dispersion flow through porous media : pore-size effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malogorzata Niespodzinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Biot conference on poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Aug 2002, Grenoble, France. pp.515-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718802v1</w:t>
+                <w:t xml:space="preserve">hal-01718790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities during dispersion flow through porous media : pore-size effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Macroscopic modelling of solute transport in porous media saturated by two immiscible liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhtiyor Khuzhayorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Biot conference on poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2002, Grenoble, France. pp.515-519</w:t>
+              <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718790v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic modelling of solute transport in porous media saturated by two immiscible liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bakhtiyor Khuzhayorov</w:t>
+                <w:t xml:space="preserve">Gas flow with low gas pressure in porous media. Quasi-statics and acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Biot conference on poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718781v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas flow with low gas pressure in porous media. Quasi-statics and acoustics</w:t>
+                <w:t xml:space="preserve">Filtration d’un gaz à faible pression en milieux poreux. Quasi-statique et acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Biot conference on poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT, "Mécanismes et Déformations dans les Matériaux Multiconstituants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718797v1</w:t>
+                <w:t xml:space="preserve">hal-01718702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités d’écoulement dans un milieu poreux en régime de dispersion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Filtration d’un gaz à faible pression en milieux poreux. Quasi-statique et acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiapproche en mécanique des matériaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5èmes Journées d’Etudes sur les Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718352v1</w:t>
+                <w:t xml:space="preserve">hal-01718708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration d’un gaz à faible pression en milieux poreux. Quasi-statique et acoustique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Instabilités d’écoulement dans un milieu poreux en régime de dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malogorzata Niespodzinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées d’Etudes sur les Milieux Poreux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiapproche en mécanique des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Aussois, France. pp.235-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003078807-80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718708v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in porous media saturated by a bubbly liquid in presence of phase change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM conference on Mathemathical and Computational, Issues in the Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8341,64 +8341,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de filtration en milieux tournants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées d’Etudes sur les Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8417,165 +8417,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenisation of Pollutant Transport in Fractured Porous Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction to homogenisation. Application to viscoelastic fluid flow in porous media, semi-solid alloys and klinkenberg flow in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serres</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop LNCC/IPRJ in Multiscale Computational Modeling of Heterogeneous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Nova Friburgo, Brazil</w:t>
+              <w:t xml:space="preserve">First Worshop LNCC/IPRJ in Multiscale Computational Modeling of Heterogeneous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Nova Friburgo Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720649v1</w:t>
+                <w:t xml:space="preserve">hal-01720630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutant migration through fractured porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Homogenisation of Pollutant Transport in Fractured Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8587,440 +8574,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Zakopane, Poland. pp.331-332</w:t>
+              <w:t xml:space="preserve">First Workshop LNCC/IPRJ in Multiscale Computational Modeling of Heterogeneous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Nova Friburgo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718279v1</w:t>
+                <w:t xml:space="preserve">hal-01720649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to homogenisation. Application to viscoelastic fluid flow in porous media, semi-solid alloys and klinkenberg flow in porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollutant migration through fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Worshop LNCC/IPRJ in Multiscale Computational Modeling of Heterogeneous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Nova Friburgo Brazil</w:t>
+              <w:t xml:space="preserve">33rd Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Zakopane, Poland. pp.331-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720630v1</w:t>
+                <w:t xml:space="preserve">hal-01718279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration law of non-linear fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contaminant transport in fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Zakopane, Poland. pp.87-88</w:t>
+              <w:t xml:space="preserve">XII Colloque Franco-Polonais en Mécanique des Sols et des Roches Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717382v1</w:t>
+                <w:t xml:space="preserve">hal-01721628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminant transport in fractured porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Filtration law of non-linear fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serres</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Colloque Franco-Polonais en Mécanique des Sols et des Roches Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">33rd Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Zakopane, Poland. pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721628v1</w:t>
+                <w:t xml:space="preserve">hal-01717382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the liquid flow through the solid skeleton on the overall deformation of a material in semi-solid state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9062,51 +9062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Models for Solute Transport in Fractured Porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9164,411 +9164,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Contaminant Transport in Fractured Porous Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ecoulement transitoire d'un fluide viscoélastique linéaire en milieu poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhtiyor Khuzhayorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Dynamics of Fluids in Fractured Rocks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1999, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">4èmes Journées d’Etude sur les Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717340v1</w:t>
+                <w:t xml:space="preserve">hal-01718836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulement transitoire d'un fluide viscoélastique linéaire en milieu poreux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bakhtiyor Khuzhayorov</w:t>
+                <w:t xml:space="preserve">Phase Change during Paper Pressing: Mathematical Modelling by an Upscaling Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées d’Etude sur les Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Nancy, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Engineering in the Chemical Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718836v1</w:t>
+                <w:t xml:space="preserve">hal-01717407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Change during Paper Pressing: Mathematical Modelling by an Upscaling Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
+                <w:t xml:space="preserve">Macroscopic Modelling of Gas Flow through a Fractured Porous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Engineering in the Chemical Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">International Symposium on Dynamics of Fluids in Fractured Rocks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1999, Berkeley, CA, United States. pp.354-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717407v1</w:t>
+                <w:t xml:space="preserve">hal-01717325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic Modelling of Gas Flow through a Fractured Porous Medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Homogenization of Contaminant Transport in Fractured Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Dynamics of Fluids in Fractured Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 1999, Berkeley, CA, United States. pp.354-358</w:t>
+              <w:t xml:space="preserve">, Feb 1999, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717325v1</w:t>
+                <w:t xml:space="preserve">hal-01717340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic Modelling of Gas Flow through a Dual Porosity Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9606,51 +9606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressible Fluid Flow in Heterogeneous Media with Interface Flow Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9688,64 +9688,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Absorption of Dry Porous Media with Single and Double Porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9815,103 +9815,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate deformation of cartilage micropellets in a fluidic custom-made device enhances the expression of chondrocyte markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Cell and Gene Therapy - ISCT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United States. </w:t>
@@ -9940,103 +9940,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new device dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
@@ -10097,51 +10097,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation de phénomènes de transport en milieux poreux et milieux composites Comportements macroscopiques et domaines de validité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10243,51 +10243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Soar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Springer Nature Switzerland, pp.47-57, 2024, Lecture Notes in Computational Vision and Biomechanics, </w:t>
@@ -10325,77 +10325,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics of Multi-Porous Media: Investigation of Interscale Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Olny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10437,51 +10437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Gas Flow through Dual-Porosity Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10594,51 +10594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10688,51 +10688,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'homogénéisation à l'étude de la filtration d'un gaz en milieu déformable à double porosité. Application à l'étude du système gaz-charbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université Joseph Fourier, 1994. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10928,51 +10928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925995v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-019-01258-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930338v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.12.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv378" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0065-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.11.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastanet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Auriault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-006-0023-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sawicki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9DKFGLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2003.10.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TIPM.0000021759.02545.d3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowsla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9372(1996)122:5(416)" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Empereur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01546-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(02)00007-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HLJNBPB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louise Auriault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013834716815" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1451797" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015720529464" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016272700063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F2A470B247FA5AF534D38B713BE10E4EED4D4D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)01261-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADBB0755CF98E9B17C9DA82DC372FBCDFE37A0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khuzhayorov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(99)00048-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7127D6DF827268932BBB3E086091702DDD678A04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(98)00091-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-4105(98)00007-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strzelecki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(95)00079-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-4105(96)00040-X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1995023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00624049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713562v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(05)80198-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713431v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelrahman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683977v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718702v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718790v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malogorzata Niespodzinska" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718781v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyor Khuzhayorov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718797v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718352v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078807-80" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718279v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721628v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gebelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717340v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717325v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717266v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717257v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01918832v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930338v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925995v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-019-01258-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.12.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv378" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0065-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.11.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastanet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Auriault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-006-0023-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2003.10.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TIPM.0000021759.02545.d3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sawicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.333" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9DKFGLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowsla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9372(1996)122:5(416)" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1451797" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louise Auriault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013834716815" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(02)00007-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HLJNBPB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Empereur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01546-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015720529464" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016272700063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F2A470B247FA5AF534D38B713BE10E4EED4D4D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khuzhayorov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(99)00048-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7127D6DF827268932BBB3E086091702DDD678A04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)01261-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADBB0755CF98E9B17C9DA82DC372FBCDFE37A0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-4105(98)00007-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(98)00091-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-4105(96)00040-X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strzelecki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(95)00079-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1995023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00624049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713562v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(05)80198-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713431v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelrahman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683977v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718790v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malogorzata Niespodzinska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyor Khuzhayorov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718702v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718352v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078807-80" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720630v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gebelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717340v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717266v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717257v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01918832v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>