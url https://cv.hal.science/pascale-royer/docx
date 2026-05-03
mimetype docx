--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1308,51 +1308,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
+                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
@@ -1370,106 +1370,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.38-39. </w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.643-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611346v1</w:t>
+                <w:t xml:space="preserve">hal-00862690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
+                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
@@ -1487,82 +1487,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (3), pp.643-652. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.38-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862690v1</w:t>
+                <w:t xml:space="preserve">hal-04611346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time analysis of the three characteristic behaviours of dual-porosity media. I: fluid flow and solute transport</w:t>
               </w:r>
@@ -2377,251 +2377,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic waves in fractured porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+                <w:t xml:space="preserve">Acoustics of a porous medium saturated by a bubbly fluid undergoing phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louise Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.1451797⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46 (1), pp.43-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1013834716815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715429v1</w:t>
+                <w:t xml:space="preserve">hal-00941002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics of a porous medium saturated by a bubbly fluid undergoing phase change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Boutin</w:t>
+                <w:t xml:space="preserve">Solute diffusion in fractured porous media with memory effects due to adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Empereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1013834716815⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (12), pp.879 - 884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01546-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941002v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration law for power-law fluids in anisotropic porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2640,205 +2666,179 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (10), pp.1151-1163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7225(02)00007-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute diffusion in fractured porous media with memory effects due to adsorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic waves in fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Empereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 330 (12), pp.879 - 884. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67 (1), pp.259 - 263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01546-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/1.1451797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715460v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolis effects on Filtration law in rotating porous medi</w:t>
               </w:r>
@@ -3051,259 +3051,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of Macroscopic Filtration Law for Transient Linear Viscoelastic Fluid Flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtration law in rotating porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 328 (11), pp.779 - 784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1620-7742(00)01261-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7225(99)00048-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714089v1</w:t>
+                <w:t xml:space="preserve">hal-01918301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration law in rotating porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivation of Macroscopic Filtration Law for Transient Linear Viscoelastic Fluid Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Khuzhayorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 328 (11), pp.779 - 784. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (5), pp.487-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1620-7742(00)01261-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7225(99)00048-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918301v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration law in rotating porous media</w:t>
               </w:r>
@@ -6057,51 +6057,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Valenciennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219449v1</w:t>
@@ -8015,239 +8015,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration d’un gaz à faible pression en milieux poreux. Quasi-statique et acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chastanet</w:t>
+                <w:t xml:space="preserve">Instabilités d’écoulement dans un milieu poreux en régime de dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malogorzata Niespodzinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées d’Etudes sur les Milieux Poreux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiapproche en mécanique des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Aussois, France. pp.235-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003078807-80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718708v1</w:t>
+                <w:t xml:space="preserve">hal-01718352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités d’écoulement dans un milieu poreux en régime de dispersion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gaudet</w:t>
+                <w:t xml:space="preserve">Filtration d’un gaz à faible pression en milieux poreux. Quasi-statique et acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiapproche en mécanique des matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5èmes Journées d’Etudes sur les Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003078807-80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01718352v1</w:t>
+                <w:t xml:space="preserve">hal-01718708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in porous media saturated by a bubbly liquid in presence of phase change</w:t>
               </w:r>
@@ -8417,146 +8417,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to homogenisation. Application to viscoelastic fluid flow in porous media, semi-solid alloys and klinkenberg flow in porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenisation of Pollutant Transport in Fractured Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Worshop LNCC/IPRJ in Multiscale Computational Modeling of Heterogeneous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Nova Friburgo Brazil</w:t>
+              <w:t xml:space="preserve">First Workshop LNCC/IPRJ in Multiscale Computational Modeling of Heterogeneous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Nova Friburgo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720630v1</w:t>
+                <w:t xml:space="preserve">hal-01720649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenisation of Pollutant Transport in Fractured Porous Media</w:t>
+                <w:t xml:space="preserve">Pollutant migration through fractured porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
@@ -8574,181 +8587,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop LNCC/IPRJ in Multiscale Computational Modeling of Heterogeneous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Nova Friburgo, Brazil</w:t>
+              <w:t xml:space="preserve">33rd Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Zakopane, Poland. pp.331-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720649v1</w:t>
+                <w:t xml:space="preserve">hal-01718279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutant migration through fractured porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to homogenisation. Application to viscoelastic fluid flow in porous media, semi-solid alloys and klinkenberg flow in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serres</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Zakopane, Poland. pp.331-332</w:t>
+              <w:t xml:space="preserve">First Worshop LNCC/IPRJ in Multiscale Computational Modeling of Heterogeneous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Nova Friburgo Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718279v1</w:t>
+                <w:t xml:space="preserve">hal-01720630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminant transport in fractured porous media</w:t>
               </w:r>
@@ -10928,51 +10928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930338v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925995v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-019-01258-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.12.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv378" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0065-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.11.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastanet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Auriault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-006-0023-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2003.10.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TIPM.0000021759.02545.d3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sawicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.333" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9DKFGLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowsla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9372(1996)122:5(416)" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1451797" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louise Auriault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013834716815" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(02)00007-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HLJNBPB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Empereur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01546-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015720529464" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016272700063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F2A470B247FA5AF534D38B713BE10E4EED4D4D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khuzhayorov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(99)00048-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7127D6DF827268932BBB3E086091702DDD678A04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)01261-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADBB0755CF98E9B17C9DA82DC372FBCDFE37A0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-4105(98)00007-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(98)00091-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-4105(96)00040-X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strzelecki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(95)00079-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1995023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00624049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713562v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(05)80198-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713431v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelrahman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683977v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718790v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malogorzata Niespodzinska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyor Khuzhayorov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718702v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718352v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078807-80" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720630v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gebelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717340v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717266v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717257v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01918832v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930338v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925995v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-019-01258-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.12.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv378" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0065-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.11.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastanet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Auriault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-006-0023-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2003.10.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TIPM.0000021759.02545.d3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sawicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.333" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9DKFGLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowsla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9372(1996)122:5(416)" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louise Auriault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013834716815" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Empereur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01546-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(02)00007-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HLJNBPB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1451797" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015720529464" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016272700063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F2A470B247FA5AF534D38B713BE10E4EED4D4D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)01261-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADBB0755CF98E9B17C9DA82DC372FBCDFE37A0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khuzhayorov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(99)00048-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7127D6DF827268932BBB3E086091702DDD678A04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-4105(98)00007-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(98)00091-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-4105(96)00040-X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strzelecki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(95)00079-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1995023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00624049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713562v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(05)80198-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713431v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelrahman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683977v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718790v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malogorzata Niespodzinska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyor Khuzhayorov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718702v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718352v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078807-80" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718279v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gebelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717340v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717266v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717257v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01918832v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>