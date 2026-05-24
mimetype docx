--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,4281 +66,4415 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber orientation and crimp level might control the auxetic effect of biological tissues</w:t>
+                <w:t xml:space="preserve">On the Hyperelastic Behavior of the Boar Diaphragmatic Tendon Membrane by Inflation Tests and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenghe Piao</w:t>
+                <w:t xml:space="preserve">R. Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Royer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Bahlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.106098. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-026-01300-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458130v1</w:t>
+                <w:t xml:space="preserve">hal-05622787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
+                <w:t xml:space="preserve">Fiber orientation and crimp level might control the auxetic effect of biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+                <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.106098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920499v1</w:t>
+                <w:t xml:space="preserve">hal-04458130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cartilage biomechanics: From the basic facts to the challenges of tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cañadas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.37478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458059v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of extracellular matrix and collagen network properties on the cervical intervertebral disc response to physiological loads: A parametric study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
+                <w:t xml:space="preserve">Complex deformation of cartilage micropellets following mechanical stimulation promotes chondrocyte gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cañadas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110, pp.103908. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-023-03459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048056v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of extracellular matrix and collagen network properties on the cervical intervertebral disc response to physiological loads: A parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dusfour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Valorge</w:t>
+                <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.103908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094520v1</w:t>
+                <w:t xml:space="preserve">hal-04048056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the quasi-static effective behaviour of poroelastic media containing elastic inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Recho</w:t>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Verdier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.02.004⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930338v2</w:t>
+                <w:t xml:space="preserve">hal-03094520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advection-diffusion in porous media with low scale separation: modelling via higher-order asymptotic homogenisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the quasi-static effective behaviour of poroelastic media containing elastic inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.19-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-019-01258-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01925995v2</w:t>
+                <w:t xml:space="preserve">hal-01930338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low scale separation induces modification of apparent solute transport regime in porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advection-diffusion in porous media with low scale separation: modelling via higher-order asymptotic homogenisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2017.12.003⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (2), pp.511-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-019-01258-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667675v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925995v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Homogenisation of advective-diffusive transport in poroelastic media&amp;quot; [Mech. Res. Commun. 37 (2010) 133-136]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Low scale separation induces modification of apparent solute transport regime in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 73, pp.145-147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.02.016⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 87, pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512650v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On models of double porosity poroelastic media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Homogenisation of advective-diffusive transport in poroelastic media&amp;quot; [Mech. Res. Commun. 37 (2010) 133-136]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.145-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2016.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239441v1</w:t>
+                <w:t xml:space="preserve">hal-01512650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerization of a memory effect for an homogenized composite material with a large contrast in the phase thermal conductivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.140-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On models of double porosity poroelastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203 (3), pp.1694-1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00862690v1</w:t>
+                <w:t xml:space="preserve">hal-01239441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.643-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611346v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time analysis of the three characteristic behaviours of dual-porosity media. I: fluid flow and solute transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-012-0065-2⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.38-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786967v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenisation of advective-diffusive transport in poroelastic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Time analysis of the three characteristic behaviours of dual-porosity media. I: fluid flow and solute transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2009.11.003⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (3), pp.603-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-012-0065-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512642v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On non-Fickian hyperbolic diffusion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Homogenisation of advective-diffusive transport in poroelastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (2), pp.133 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2009.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716029v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of low pressure gas through dual-porosity media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On non-Fickian hyperbolic diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XXX (1-2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582929v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics with wall-slip flow of gas-saturated porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Flow of low pressure gas through dual-porosity media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66, pp.457-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-006-0023-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2003.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01715870v1</w:t>
+                <w:t xml:space="preserve">hal-00582929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Klinkenberg’s Law Survive Upscaling?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Acoustics with wall-slip flow of gas-saturated porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:TIPM.0000021759.02545.d3⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (3), pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2003.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715890v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Darcy's law in non-Galilean frame</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Does Klinkenberg’s Law Survive Upscaling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (2), pp.171-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:TIPM.0000021759.02545.d3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.333⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01918286v1</w:t>
+                <w:t xml:space="preserve">hal-01715890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminant transport in fractured porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">About Darcy's law in non-Galilean frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, XXV (1-2), pp.171-180. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (3), pp.229 - 249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(asce)0733-9372(1996)122:5(416)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715854v1</w:t>
+                <w:t xml:space="preserve">hal-01918286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics of a porous medium saturated by a bubbly fluid undergoing phase change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contaminant transport in fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Schmitt</w:t>
+                <w:t xml:space="preserve">Jolanta Lewandowsla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1013834716815⟩</w:t>
+              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XXV (1-2), pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(asce)0733-9372(1996)122:5(416)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941002v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute diffusion in fractured porous media with memory effects due to adsorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Filtration law for power-law fluids in anisotropic porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 330 (12), pp.879 - 884. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (10), pp.1151-1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01546-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7225(02)00007-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715460v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration law for power-law fluids in anisotropic porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Solute diffusion in fractured porous media with memory effects due to adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Empereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (12), pp.879 - 884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01546-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7225(02)00007-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01934064v1</w:t>
+                <w:t xml:space="preserve">hal-01715460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic waves in fractured porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67 (1), pp.259 - 263. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.1451797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriolis effects on Filtration law in rotating porous medi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acoustics of a porous medium saturated by a bubbly fluid undergoing phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louise Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 48 (3), pp.315-330. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 46 (1), pp.43-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1013834716815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1015720529464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01934062v1</w:t>
+                <w:t xml:space="preserve">hal-00941002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum Modelling of Contaminant Transport in Fractured Porous Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coriolis effects on Filtration law in rotating porous medi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 49 (3), pp.333 - 359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1016272700063⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 48 (3), pp.315-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1015720529464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01715450v1</w:t>
+                <w:t xml:space="preserve">hal-01934062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration law in rotating porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Continuum Modelling of Contaminant Transport in Fractured Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (3), pp.333 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1016272700063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1620-7742(00)01261-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01918301v1</w:t>
+                <w:t xml:space="preserve">hal-01715450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of Macroscopic Filtration Law for Transient Linear Viscoelastic Fluid Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Filtration law in rotating porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 328 (11), pp.779 - 784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1620-7742(00)01261-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7225(99)00048-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01714089v1</w:t>
+                <w:t xml:space="preserve">hal-01918301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration law in rotating porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Derivation of Macroscopic Filtration Law for Transient Linear Viscoelastic Fluid Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Khuzhayorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 38 (5), pp.487-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7225(99)00048-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934065v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Compressible Fluid Flow in Porous Media, with Interfacial Flow Barrier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Filtration law in rotating porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 51 (3-4), pp.469 - 486</w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714047v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic modeling of double-porosity reservoirs: Reply to M. Bai and F. Civan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Homogenization of Compressible Fluid Flow in Porous Media, with Interfacial Flow Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 51 (3-4), pp.469 - 486</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713995v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic absorption of porous surfacing with dual porosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Macroscopic modeling of double-porosity reservoirs: Reply to M. Bai and F. Civan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(98)00091-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 20 (1-2), pp.89 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0920-4105(98)00007-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714038v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic modeling of double-porosity reservoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acoustic absorption of porous surfacing with dual porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0920-4105(96)00040-X⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35 (34-35), pp.4709 - 4737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(98)00091-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713974v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic behavior of gas flow with adsorption through a fractured porous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Macroscopic modeling of double-porosity reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Strzelecki</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0093-6413(95)00079-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16 (4), pp.187 - 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0920-4105(96)00040-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713983v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'homogénéisation à l'étude de la filtration d'un fluide en milieu poreux fracturé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Macroscopic behavior of gas flow with adsorption through a fractured porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Boutin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 23 (1), pp.67 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0093-6413(95)00079-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst:1995023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01713666v1</w:t>
+                <w:t xml:space="preserve">hal-01713983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Quasi-Static Gas Flow through a Rigid Porous Medium with Double Porosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contribution de l'homogénéisation à l'étude de la filtration d'un fluide en milieu poreux fracturé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00624049⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 50 (3), pp.337 - 352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:1995023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713395v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double conductivity media: a comparison between phenomenological and homogenization approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Transient Quasi-Static Gas Flow through a Rigid Porous Medium with Double Porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0017-9310(05)80198-X⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 17 (1), pp.33-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00624049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713562v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulement d’un gaz dans un milieu poreux à double porosité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Double conductivity media: a comparison between phenomenological and homogenization approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 36 (10), pp.2613 - 2621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0017-9310(05)80198-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713578v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écoulement d’un gaz dans un milieu poreux à double porosité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 317, pp.431-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Very Compressible Fluid Flow through a Porous Medium with Double Porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 13 (1-2), pp.65-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4350,5448 +4484,5448 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges Used For Sinus Lift Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Soar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMBBE2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element study of Poisson's ratio for soft tissues with helical fibre structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crimped and Cross-Linked Collagen Fibre Structure May Lead to Auxetic Behavior in Soft Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current challenges in soft tissue mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxetic behavior in fibrous soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghe Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Mecabio 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Biviers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation mécanique et caractérisation biomécanique de micropellets de cartilage avec un dispositif fluidique dédié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical stimulation and characterization of cartilage micropellets enabled by a unique fluidic-based device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440712v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441471v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of collagen network orientation on the cervical intervertebral disc response to flexion load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new technique dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique; Université de Poitiers; CHU de Poitiers, Oct 2019, Poitiers, France. pp.S296-S298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of porcine diaphragm non-linear behavior via bulge tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonaz Vasquez-Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Abdelrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner-Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Biomechanics - ESB 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of advection-diffusion and solid diffusion in poroelastic media for modelling transport of soluble factors in biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Swider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Assemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpore 10th Annual Meeting and Jubilee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, New Orleans, United States. pp.Page 225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advection-diffusion in porous media at low scale separation via higher-order homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Porous Media &amp; Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage poro-mécanique dans les tissus biologiques : expérimentation sur l'annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mecamat 2016 : Mécanique pour le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Valenciennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annulus Fibrosus model identification enriched by transverse strain measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of annulus fibrosus tissue: identification of a poro-hyper-elastic model from experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 International Symposium, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital image correlation on Annulus Fibrosus soft tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage hydro-chemo-mécanique de l'annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Étude sur les Milieux Poreux (JEMP2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00754926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-hydro-mechanical coupling in annulus fibrosus tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage hydro-chimio-mécanique de l’annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Journées d’Étude sur les Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of biological tissue - Anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2011: European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique de l’annulus fibrosus : anisotropie, non linéarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of GDR Mecanotransduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically-induced solute transport in a saturated elastic porous medium : analysis by homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, United States. pp.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three characteristic behaviours of dual-porosity media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Adélaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Non-Fickian Hyperbolic Diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement de Klinkenberg et diffusion de Knudsen en milieu à double porosité : mise en évidence des effets d'échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microstructures et propriétés des matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet Klinkenberg en milieu à double porosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrés Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of phase change in porous media in presence of advection : upscaling technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Biot conference on poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of non-inertial porous matrices or under magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Biot conference on poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities during dispersion flow through porous media : pore-size effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malogorzata Niespodzinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Biot conference on poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Grenoble, France. pp.515-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic modelling of solute transport in porous media saturated by two immiscible liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhtiyor Khuzhayorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Biot conference on poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas flow with low gas pressure in porous media. Quasi-statics and acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Biot conference on poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration d’un gaz à faible pression en milieux poreux. Quasi-statique et acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT, "Mécanismes et Déformations dans les Matériaux Multiconstituants"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités d’écoulement dans un milieu poreux en régime de dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malogorzata Niespodzinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiapproche en mécanique des matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Aussois, France. pp.235-238, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003078807-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration d’un gaz à faible pression en milieux poreux. Quasi-statique et acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées d’Etudes sur les Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in porous media saturated by a bubbly liquid in presence of phase change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM conference on Mathemathical and Computational, Issues in the Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de filtration en milieux tournants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées d’Etudes sur les Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenisation of Pollutant Transport in Fractured Porous Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introduction to homogenisation. Application to viscoelastic fluid flow in porous media, semi-solid alloys and klinkenberg flow in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serres</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop LNCC/IPRJ in Multiscale Computational Modeling of Heterogeneous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Nova Friburgo, Brazil</w:t>
+              <w:t xml:space="preserve">First Worshop LNCC/IPRJ in Multiscale Computational Modeling of Heterogeneous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Nova Friburgo Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720649v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutant migration through fractured porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Homogenisation of Pollutant Transport in Fractured Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Zakopane, Poland. pp.331-332</w:t>
+              <w:t xml:space="preserve">First Workshop LNCC/IPRJ in Multiscale Computational Modeling of Heterogeneous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Nova Friburgo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718279v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to homogenisation. Application to viscoelastic fluid flow in porous media, semi-solid alloys and klinkenberg flow in porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Pollutant migration through fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Worshop LNCC/IPRJ in Multiscale Computational Modeling of Heterogeneous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Nova Friburgo Brazil</w:t>
+              <w:t xml:space="preserve">33rd Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Zakopane, Poland. pp.331-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720630v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminant transport in fractured porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Colloque Franco-Polonais en Mécanique des Sols et des Roches Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration law of non-linear fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Zakopane, Poland. pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the liquid flow through the solid skeleton on the overall deformation of a material in semi-solid state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on the Semi-Solid Processing of Alloys and Composites </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Models for Solute Transport in Fractured Porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Lewandowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Hydrology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Wuhan, China. pp.100-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement transitoire d'un fluide viscoélastique linéaire en milieu poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakhtiyor Khuzhayorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées d’Etude sur les Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Change during Paper Pressing: Mathematical Modelling by an Upscaling Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Engineering in the Chemical Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic Modelling of Gas Flow through a Fractured Porous Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Dynamics of Fluids in Fractured Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1999, Berkeley, CA, United States. pp.354-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Contaminant Transport in Fractured Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Dynamics of Fluids in Fractured Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1999, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic Modelling of Gas Flow through a Dual Porosity Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressible Fluid Flow in Heterogeneous Media with Interface Flow Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Absorption of Dry Porous Media with Single and Double Porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ASCE Engineering Mechanics 11th Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASCE, May 1996, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9801,279 +9935,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate deformation of cartilage micropellets in a fluidic custom-made device enhances the expression of chondrocyte markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Cell and Gene Therapy - ISCT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new device dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10083,91 +10217,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation de phénomènes de transport en milieux poreux et milieux composites Comportements macroscopiques et domaines de validité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10177,361 +10311,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges for Sinus Lift Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Soar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Springer Nature Switzerland, pp.47-57, 2024, Lecture Notes in Computational Vision and Biomechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55315-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics of Multi-Porous Media: Investigation of Interscale Couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Olny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auriault J.-L., Darve F., Dembicki E., Sikora Z. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School, Gdansk, 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Gas Flow through Dual-Porosity Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Auriault J.-L., Darve F., Dembicki E., Sikora Z. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School, Gdansk, 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10541,130 +10675,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of biological tissue : anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10674,114 +10808,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'homogénéisation à l'étude de la filtration d'un gaz en milieu déformable à double porosité. Application à l'étude du système gaz-charbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université Joseph Fourier, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01918832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10928,51 +11062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930338v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925995v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-019-01258-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.12.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv378" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0065-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.11.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastanet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Auriault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-006-0023-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2003.10.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TIPM.0000021759.02545.d3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sawicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.333" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9DKFGLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowsla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9372(1996)122:5(416)" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louise Auriault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013834716815" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Empereur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01546-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(02)00007-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HLJNBPB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1451797" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015720529464" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016272700063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F2A470B247FA5AF534D38B713BE10E4EED4D4D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)01261-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADBB0755CF98E9B17C9DA82DC372FBCDFE37A0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khuzhayorov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(99)00048-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7127D6DF827268932BBB3E086091702DDD678A04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-4105(98)00007-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(98)00091-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-4105(96)00040-X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strzelecki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(95)00079-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1995023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00624049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713562v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(05)80198-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713431v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelrahman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683977v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718790v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malogorzata Niespodzinska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyor Khuzhayorov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718702v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718352v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078807-80" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718279v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gebelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717340v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717266v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717257v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01918832v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anwar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Vasquez-Villegas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-026-01300-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghe Piao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner-Kocher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37478" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03459-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103908" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930338v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925995v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-019-01258-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667675v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2017.12.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2016.02.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv378" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0065-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.11.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastanet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Auriault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-006-0023-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2003.10.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TIPM.0000021759.02545.d3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sawicki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.333" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9DKFGLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowsla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9372(1996)122:5(416)" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(02)00007-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HLJNBPB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Empereur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01546-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1451797" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louise Auriault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013834716815" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015720529464" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016272700063" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F2A470B247FA5AF534D38B713BE10E4EED4D4D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)01261-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADBB0755CF98E9B17C9DA82DC372FBCDFE37A0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khuzhayorov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(99)00048-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7127D6DF827268932BBB3E086091702DDD678A04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713995v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-4105(98)00007-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714038v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(98)00091-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-4105(96)00040-X" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strzelecki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(95)00079-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1995023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00624049" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(05)80198-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713431v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03807860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Abdelrahman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583016v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718787v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718790v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malogorzata Niespodzinska" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718781v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhtiyor Khuzhayorov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718797v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718702v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718352v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078807-80" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718708v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718279v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717382v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717372v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gebelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718295v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718836v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717407v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018226v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01918832v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>