--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Sardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer Godot en prison, A propos d’Un triomphe d’Emmanuel Courcol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1159-1160, p. 208-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Writing a Translator’s Biography: Bringing Barbara Bray out of the Archives,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.181-200. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2024.0430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray and Samuel Beckett as ‘translaborators’: about the Beckett-Duras-Bray connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2023.0386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From suspicion to trust: “the pact of translation” in two author-translator collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultus: The Journal of intercultural mediation and communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.193-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray traductrice de Marguerite Duras au prisme du fonds John Calder de la Lilly Library. L’exemple de The Sailor from Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.245-274. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1109693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett performed in the context of the globalization of contemporary performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francosphères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/franc.2020.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming Beckett (Self -)Translation and Auctoriality in the Correspondence of Samuel Beckett from 1929 to 1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.70-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterolingualism and interpretation in Atonement: Traduttore, traditore?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the experience of vulnerability in British drama today–from Sarah Kane's Blasted (1995) to Polly Stenham's That Face (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le théâtre In-Yer-Face aujourd'hui: bilans et perspectives (Susan Blattès et Samuel Cuisinier-Delorme dir.), 29, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dylan Thomas : Dionysos gallois ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lire et relire Dylan Thomas, 31 (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots étrangers dans Dream of Fair to Middling Women (1932) de Samuel Beckett »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. XIII-n°1, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.8171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire ou trajouir : de la traduction des néologismes dans Vivre l’orange d’Hélène Cixous et Mère la mort de Jeanne Hyvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.111--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire sans honte » : la sexualité féminine en question dans les traductions anglo-américaines de Passion simple, L'Événement et L'Occupation d'Annie Ernaux, MONTI n°3, 2011, p. 403-420.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MonTI : Monografías de Traducción e Interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Scarcely Disfigured:” Beckett's Surrealist Translations [en collaboration avec Karine Germoni], Johns Hopkins U., 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism/Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beckett’s Maternal Passion or Hysteria at Work in Company/Compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.125--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « Assez » à « Enough » ou l'androgynie comme figure du bilinguisme beckettien, Palimpsestes n°21, Paris, Presses Sorbonne Nouvelle, 2008, p. 37-54. (Article écrit en collaboration avec Karine Germoni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectral Logic of Eh Joe/Dis Joe: from Reception to Genesis and Back, Samuel Beckett Today/Aujourd'hui n° 19, Des Éléments aux traces/ Elements and Traces, dir. M. Engelberts, D. de Ruyter, K. Germoni, H. Penet-Astbury, Atlanta & Amsterdam, Rodopi, 2008, p. 307-319.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ethics of Witness or the Story and History of “une minuscule détresse” in Annie Ernaux's Happening and Nancy Huston's Instruments of Darkness, French Studies, vol. 62, n°3, Oxford, Oxford University Press, juillet 2008, p. 301-312.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Stepping down into the sexpit’: Sex and Gender in Samuel Beckett's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le genre : femmes en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray, A Woman of Letters Translator, Radio Producer, Scriptwriter, Critic, and Theatre Director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Routledge Research in Women's Literature, 9781032814278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Style de Samuel Beckett au miroir épistolaire 1929-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">minard. classiques garnier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style de Samuel Beckett au miroir épistolaire, 1929-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lettres modernes Minard, A paraître, Carrefour des Lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Samuel Beckett Around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Francisco Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71730-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Samuel Beckett around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Francisco Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et relire Dylan Thomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">revue Cycnos. P. Sardin et C. Gutleben (dir.), vol. 31 (n°2), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestes n°26, La cohérence discursive à l'épreuve : traduction et homogénéisation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, pp.253, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mères et l'autorité. Mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Machet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.462, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil et émigration avant et après 1945: remise en cause du lien identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUB, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beckett et la passion maternelle ou l'hystérie à l'øeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le genre : femmes en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PSN, pp.276, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mères et la Mort : réalités et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUB, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mères et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lamothe; Pascale Sardin; Julie Sauvage ; Groupe d'études sur le Maternel; CLIMAS; Université de Bordeaux3. Presses universitaires de Bordeaux, 392 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of mothers and death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lamothe; Pascale Sardin; Julie Sauvage ; Groupe d'études sur le Maternel; CLIMAS; Université de Bordeaux3. Presses universitaires de Bordeaux, 207 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Mothers and Death : from Procreation to Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUB, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beckett auto-traducteur ou l'art de « l'empêchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray (1924-2010) comme médiatrice interculturelle à la BBC de 1953 à 1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Desoutter; Chiara Elefante; Roberta Pederzoli; Sara Amadori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans une perspective de genre : enjeux politiques, éditoriaux et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LED Edizioni Universitarie, 2022, 9788879169974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style de Samuel Beckett au miroir épistolaire 1929-1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2022, 978-2-406-13755-9. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13755-9.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Samuel Beckett à Marguerite Duras en passant par Barbara Bray. Une écriture en mode mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lettres Modernes MInard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style de Samuel Beckett au miroir épistolaire, 1929-1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bilingual Poems of Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James Brophy; William Davies. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett’s Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge UP, 2022, 9781009222549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hétérolinguisme libératoire dans White (2003) de Marie Darrieussecq ou la danse des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Narjoux; Karine Germoni; Sophie Milcent-Lawson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecriture "entre deux mondes" de Marie Darrieussecq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘I committed myself, rightly or wrongly, in order to clinch the affair’ : (auto-)traduction, enjeux d'autorité et marchandages dans la correspondance de Samuel Beckett entre 1929 et 1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin; Emily Eells; Laetitia Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de de Paris Nanterre, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere senza vergogna&amp;quot;: la resa della sessualità femminile nelle traduzioni anglo-americane di Passion simple, l'Evénement e L'Occupation di Annie Ernaux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Di Giovanni Serenella Zanotti (Sous la direction de),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne in traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bompiani, p. 309-337., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I committed myself, rightly or wrongly, in order to clinch the affair » : (auto-)traduction, enjeux d'autorité et marchandages dans la correspondance de Samuel Beckett entre 1929 et 1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin, Emily Eells, Laetitia Sansonetti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, Presses universitaires de de Paris Nanterre, p. 183-198., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de faille (2006) de Nancy Huston et sa migration pour la scène par Catherine Marnas ou l’écriture romanesque à l’épreuve du « trajouir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber, Sarah Anaïs Crevier Goulet (dir.), Écritures migrantes du genre (II), Langues, arts, inter-sectionnalités génériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture féminine et autotraduction : entre ‘occasion délicieuse’, mort et jouissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ferraro et Rainier Grutman (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autotraduction littéraire. Perspectives théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, p. 189-203, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’œuvre de Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angel-Perez, Elisabeth and Poulain, Alexandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombeau pour Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Aden, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et cosmopolitisme : l'identité en exil des écrivains irlandais en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mondot, Jean and Pelletier, Nicole and Sardin, Pascale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exil et émigration avant et après 1945: remise en cause du lien identitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux; Presses Universitaires de Bordeaux, pp.221--242, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Sardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes de lettres : des correspondances de traductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer Godot en prison, A propos d’Un triomphe d’Emmanuel Courcol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1159-1160, p. 208-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Writing a Translator’s Biography: Bringing Barbara Bray out of the Archives,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.181-200. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2024.0430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From suspicion to trust: “the pact of translation” in two author-translator collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultus: The Journal of intercultural mediation and communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.193-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray and Samuel Beckett as ‘translaborators’: about the Beckett-Duras-Bray connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2023.0386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray traductrice de Marguerite Duras au prisme du fonds John Calder de la Lilly Library. L’exemple de The Sailor from Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.245-274. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1109693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett performed in the context of the globalization of contemporary performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francosphères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/franc.2020.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming Beckett (Self -)Translation and Auctoriality in the Correspondence of Samuel Beckett from 1929 to 1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.70-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterolingualism and interpretation in Atonement: Traduttore, traditore?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the experience of vulnerability in British drama today–from Sarah Kane's Blasted (1995) to Polly Stenham's That Face (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le théâtre In-Yer-Face aujourd'hui: bilans et perspectives (Susan Blattès et Samuel Cuisinier-Delorme dir.), 29, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dylan Thomas : Dionysos gallois ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lire et relire Dylan Thomas, 31 (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots étrangers dans Dream of Fair to Middling Women (1932) de Samuel Beckett »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. XIII-n°1, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.8171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire ou trajouir : de la traduction des néologismes dans Vivre l’orange d’Hélène Cixous et Mère la mort de Jeanne Hyvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.111--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Scarcely Disfigured:” Beckett's Surrealist Translations [en collaboration avec Karine Germoni], Johns Hopkins U., 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism/Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire sans honte » : la sexualité féminine en question dans les traductions anglo-américaines de Passion simple, L'Événement et L'Occupation d'Annie Ernaux, MONTI n°3, 2011, p. 403-420.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MonTI : Monografías de Traducción e Interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beckett’s Maternal Passion or Hysteria at Work in Company/Compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.125--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « Assez » à « Enough » ou l'androgynie comme figure du bilinguisme beckettien, Palimpsestes n°21, Paris, Presses Sorbonne Nouvelle, 2008, p. 37-54. (Article écrit en collaboration avec Karine Germoni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ethics of Witness or the Story and History of “une minuscule détresse” in Annie Ernaux's Happening and Nancy Huston's Instruments of Darkness, French Studies, vol. 62, n°3, Oxford, Oxford University Press, juillet 2008, p. 301-312.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectral Logic of Eh Joe/Dis Joe: from Reception to Genesis and Back, Samuel Beckett Today/Aujourd'hui n° 19, Des Éléments aux traces/ Elements and Traces, dir. M. Engelberts, D. de Ruyter, K. Germoni, H. Penet-Astbury, Atlanta & Amsterdam, Rodopi, 2008, p. 307-319.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Stepping down into the sexpit’: Sex and Gender in Samuel Beckett's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le genre : femmes en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray, A Woman of Letters Translator, Radio Producer, Scriptwriter, Critic, and Theatre Director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Routledge Research in Women's Literature, 9781032814278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Style de Samuel Beckett au miroir épistolaire 1929-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">minard. classiques garnier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style de Samuel Beckett au miroir épistolaire, 1929-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lettres modernes Minard, A paraître, Carrefour des Lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Samuel Beckett Around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Francisco Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71730-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Samuel Beckett around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Francisco Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et relire Dylan Thomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">revue Cycnos. P. Sardin et C. Gutleben (dir.), vol. 31 (n°2), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestes n°26, La cohérence discursive à l'épreuve : traduction et homogénéisation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, pp.253, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mères et l'autorité. Mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Machet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.462, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil et émigration avant et après 1945: remise en cause du lien identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUB, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mères et la Mort : réalités et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUB, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le genre : femmes en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PSN, pp.276, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beckett et la passion maternelle ou l'hystérie à l'øeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mères et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lamothe; Pascale Sardin; Julie Sauvage ; Groupe d'études sur le Maternel; CLIMAS; Université de Bordeaux3. Presses universitaires de Bordeaux, 392 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of mothers and death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lamothe; Pascale Sardin; Julie Sauvage ; Groupe d'études sur le Maternel; CLIMAS; Université de Bordeaux3. Presses universitaires de Bordeaux, 207 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Mothers and Death : from Procreation to Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUB, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beckett auto-traducteur ou l'art de « l'empêchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray (1924-2010) comme médiatrice interculturelle à la BBC de 1953 à 1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Desoutter; Chiara Elefante; Roberta Pederzoli; Sara Amadori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans une perspective de genre : enjeux politiques, éditoriaux et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LED Edizioni Universitarie, 2022, 9788879169974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style de Samuel Beckett au miroir épistolaire 1929-1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2022, 978-2-406-13755-9. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13755-9.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Samuel Beckett à Marguerite Duras en passant par Barbara Bray. Une écriture en mode mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lettres Modernes MInard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style de Samuel Beckett au miroir épistolaire, 1929-1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bilingual Poems of Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James Brophy; William Davies. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett’s Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge UP, 2022, 9781009222549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hétérolinguisme libératoire dans White (2003) de Marie Darrieussecq ou la danse des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Narjoux; Karine Germoni; Sophie Milcent-Lawson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecriture "entre deux mondes" de Marie Darrieussecq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I committed myself, rightly or wrongly, in order to clinch the affair » : (auto-)traduction, enjeux d'autorité et marchandages dans la correspondance de Samuel Beckett entre 1929 et 1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin, Emily Eells, Laetitia Sansonetti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, Presses universitaires de de Paris Nanterre, p. 183-198., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere senza vergogna&amp;quot;: la resa della sessualità femminile nelle traduzioni anglo-americane di Passion simple, l'Evénement e L'Occupation di Annie Ernaux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Di Giovanni Serenella Zanotti (Sous la direction de),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne in traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bompiani, p. 309-337., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘I committed myself, rightly or wrongly, in order to clinch the affair’ : (auto-)traduction, enjeux d'autorité et marchandages dans la correspondance de Samuel Beckett entre 1929 et 1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin; Emily Eells; Laetitia Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de de Paris Nanterre, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de faille (2006) de Nancy Huston et sa migration pour la scène par Catherine Marnas ou l’écriture romanesque à l’épreuve du « trajouir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber, Sarah Anaïs Crevier Goulet (dir.), Écritures migrantes du genre (II), Langues, arts, inter-sectionnalités génériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture féminine et autotraduction : entre ‘occasion délicieuse’, mort et jouissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ferraro et Rainier Grutman (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autotraduction littéraire. Perspectives théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, p. 189-203, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’œuvre de Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angel-Perez, Elisabeth and Poulain, Alexandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombeau pour Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Aden, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et cosmopolitisme : l'identité en exil des écrivains irlandais en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mondot, Jean and Pelletier, Nicole and Sardin, Pascale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exil et émigration avant et après 1945: remise en cause du lien identitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux; Presses Universitaires de Bordeaux, pp.221--242, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332882v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006855v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2024.0430" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2023.0386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109693" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/franc.2020.6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499089v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.8171" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ravez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gouvard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Barbara-Bray-A-Woman-of-Letters-Translator-Radio-Producer-Scriptwriter-Critic-and-Theatre-Director/Sardin/p/book/9781032814278?srsltid=AfmBOop9r5KgihVb4MBQiBw-wZ09sclN4LS9J1cdx-zMntRXB4s1ycby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71730-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lamothe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13755-9.p.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567970v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2024.0430" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2023.0386" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/franc.2020.6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499081v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520410v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520411v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.8171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ravez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gouvard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Barbara-Bray-A-Woman-of-Letters-Translator-Radio-Producer-Scriptwriter-Critic-and-Theatre-Director/Sardin/p/book/9781032814278?srsltid=AfmBOop9r5KgihVb4MBQiBw-wZ09sclN4LS9J1cdx-zMntRXB4s1ycby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn Brown" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71730-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lamothe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13755-9.p.0009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>