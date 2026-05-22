--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Sardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes de lettres : des correspondances de traductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer Godot en prison, A propos d’Un triomphe d’Emmanuel Courcol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1159-1160, p. 208-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Writing a Translator’s Biography: Bringing Barbara Bray out of the Archives,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.181-200. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2024.0430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From suspicion to trust: “the pact of translation” in two author-translator collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultus: The Journal of intercultural mediation and communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.193-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray and Samuel Beckett as ‘translaborators’: about the Beckett-Duras-Bray connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2023.0386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray traductrice de Marguerite Duras au prisme du fonds John Calder de la Lilly Library. L’exemple de The Sailor from Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.245-274. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1109693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett performed in the context of the globalization of contemporary performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francosphères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/franc.2020.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming Beckett (Self -)Translation and Auctoriality in the Correspondence of Samuel Beckett from 1929 to 1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.70-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterolingualism and interpretation in Atonement: Traduttore, traditore?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the experience of vulnerability in British drama today–from Sarah Kane's Blasted (1995) to Polly Stenham's That Face (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le théâtre In-Yer-Face aujourd'hui: bilans et perspectives (Susan Blattès et Samuel Cuisinier-Delorme dir.), 29, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dylan Thomas : Dionysos gallois ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lire et relire Dylan Thomas, 31 (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots étrangers dans Dream of Fair to Middling Women (1932) de Samuel Beckett »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. XIII-n°1, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.8171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire ou trajouir : de la traduction des néologismes dans Vivre l’orange d’Hélène Cixous et Mère la mort de Jeanne Hyvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.111--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Scarcely Disfigured:” Beckett's Surrealist Translations [en collaboration avec Karine Germoni], Johns Hopkins U., 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism/Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire sans honte » : la sexualité féminine en question dans les traductions anglo-américaines de Passion simple, L'Événement et L'Occupation d'Annie Ernaux, MONTI n°3, 2011, p. 403-420.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MonTI : Monografías de Traducción e Interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beckett’s Maternal Passion or Hysteria at Work in Company/Compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.125--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « Assez » à « Enough » ou l'androgynie comme figure du bilinguisme beckettien, Palimpsestes n°21, Paris, Presses Sorbonne Nouvelle, 2008, p. 37-54. (Article écrit en collaboration avec Karine Germoni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ethics of Witness or the Story and History of “une minuscule détresse” in Annie Ernaux's Happening and Nancy Huston's Instruments of Darkness, French Studies, vol. 62, n°3, Oxford, Oxford University Press, juillet 2008, p. 301-312.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectral Logic of Eh Joe/Dis Joe: from Reception to Genesis and Back, Samuel Beckett Today/Aujourd'hui n° 19, Des Éléments aux traces/ Elements and Traces, dir. M. Engelberts, D. de Ruyter, K. Germoni, H. Penet-Astbury, Atlanta & Amsterdam, Rodopi, 2008, p. 307-319.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Stepping down into the sexpit’: Sex and Gender in Samuel Beckett's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le genre : femmes en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray, A Woman of Letters Translator, Radio Producer, Scriptwriter, Critic, and Theatre Director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Routledge Research in Women's Literature, 9781032814278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Style de Samuel Beckett au miroir épistolaire 1929-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">minard. classiques garnier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style de Samuel Beckett au miroir épistolaire, 1929-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lettres modernes Minard, A paraître, Carrefour des Lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Samuel Beckett Around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Francisco Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71730-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Samuel Beckett around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Francisco Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et relire Dylan Thomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">revue Cycnos. P. Sardin et C. Gutleben (dir.), vol. 31 (n°2), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestes n°26, La cohérence discursive à l'épreuve : traduction et homogénéisation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, pp.253, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mères et l'autorité. Mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Machet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.462, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil et émigration avant et après 1945: remise en cause du lien identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUB, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mères et la Mort : réalités et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUB, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le genre : femmes en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PSN, pp.276, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beckett et la passion maternelle ou l'hystérie à l'øeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mères et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lamothe; Pascale Sardin; Julie Sauvage ; Groupe d'études sur le Maternel; CLIMAS; Université de Bordeaux3. Presses universitaires de Bordeaux, 392 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of mothers and death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lamothe; Pascale Sardin; Julie Sauvage ; Groupe d'études sur le Maternel; CLIMAS; Université de Bordeaux3. Presses universitaires de Bordeaux, 207 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Mothers and Death : from Procreation to Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUB, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beckett auto-traducteur ou l'art de « l'empêchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray (1924-2010) comme médiatrice interculturelle à la BBC de 1953 à 1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Desoutter; Chiara Elefante; Roberta Pederzoli; Sara Amadori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans une perspective de genre : enjeux politiques, éditoriaux et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LED Edizioni Universitarie, 2022, 9788879169974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style de Samuel Beckett au miroir épistolaire 1929-1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2022, 978-2-406-13755-9. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13755-9.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Samuel Beckett à Marguerite Duras en passant par Barbara Bray. Une écriture en mode mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lettres Modernes MInard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style de Samuel Beckett au miroir épistolaire, 1929-1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bilingual Poems of Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James Brophy; William Davies. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett’s Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge UP, 2022, 9781009222549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hétérolinguisme libératoire dans White (2003) de Marie Darrieussecq ou la danse des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Narjoux; Karine Germoni; Sophie Milcent-Lawson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecriture "entre deux mondes" de Marie Darrieussecq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I committed myself, rightly or wrongly, in order to clinch the affair » : (auto-)traduction, enjeux d'autorité et marchandages dans la correspondance de Samuel Beckett entre 1929 et 1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin, Emily Eells, Laetitia Sansonetti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, Presses universitaires de de Paris Nanterre, p. 183-198., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere senza vergogna&amp;quot;: la resa della sessualità femminile nelle traduzioni anglo-americane di Passion simple, l'Evénement e L'Occupation di Annie Ernaux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Di Giovanni Serenella Zanotti (Sous la direction de),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne in traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bompiani, p. 309-337., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘I committed myself, rightly or wrongly, in order to clinch the affair’ : (auto-)traduction, enjeux d'autorité et marchandages dans la correspondance de Samuel Beckett entre 1929 et 1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin; Emily Eells; Laetitia Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de de Paris Nanterre, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de faille (2006) de Nancy Huston et sa migration pour la scène par Catherine Marnas ou l’écriture romanesque à l’épreuve du « trajouir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber, Sarah Anaïs Crevier Goulet (dir.), Écritures migrantes du genre (II), Langues, arts, inter-sectionnalités génériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture féminine et autotraduction : entre ‘occasion délicieuse’, mort et jouissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ferraro et Rainier Grutman (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autotraduction littéraire. Perspectives théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, p. 189-203, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’œuvre de Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angel-Perez, Elisabeth and Poulain, Alexandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombeau pour Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Aden, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et cosmopolitisme : l'identité en exil des écrivains irlandais en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mondot, Jean and Pelletier, Nicole and Sardin, Pascale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exil et émigration avant et après 1945: remise en cause du lien identitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux; Presses Universitaires de Bordeaux, pp.221--242, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Sardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes de lettres : des correspondances de traductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer Godot en prison, A propos d’Un triomphe d’Emmanuel Courcol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1159-1160, p. 208-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Writing a Translator’s Biography: Bringing Barbara Bray out of the Archives,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.181-200. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2024.0430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From suspicion to trust: “the pact of translation” in two author-translator collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultus: The Journal of intercultural mediation and communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.193-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray and Samuel Beckett as ‘translaborators’: about the Beckett-Duras-Bray connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Beckett Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/jobs.2023.0386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray traductrice de Marguerite Duras au prisme du fonds John Calder de la Lilly Library. L’exemple de The Sailor from Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.245-274. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1109693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett performed in the context of the globalization of contemporary performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francosphères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/franc.2020.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming Beckett (Self -)Translation and Auctoriality in the Correspondence of Samuel Beckett from 1929 to 1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.70-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterolingualism and interpretation in Atonement: Traduttore, traditore?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dylan Thomas : Dionysos gallois ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lire et relire Dylan Thomas, 31 (2), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the experience of vulnerability in British drama today–from Sarah Kane's Blasted (1995) to Polly Stenham's That Face (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le théâtre In-Yer-Face aujourd'hui: bilans et perspectives (Susan Blattès et Samuel Cuisinier-Delorme dir.), 29, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots étrangers dans Dream of Fair to Middling Women (1932) de Samuel Beckett »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. XIII-n°1, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.8171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire ou trajouir : de la traduction des néologismes dans Vivre l’orange d’Hélène Cixous et Mère la mort de Jeanne Hyvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.111--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Scarcely Disfigured:” Beckett's Surrealist Translations [en collaboration avec Karine Germoni], Johns Hopkins U., 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernism/Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire sans honte » : la sexualité féminine en question dans les traductions anglo-américaines de Passion simple, L'Événement et L'Occupation d'Annie Ernaux, MONTI n°3, 2011, p. 403-420.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MonTI : Monografías de Traducción e Interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beckett’s Maternal Passion or Hysteria at Work in Company/Compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.125--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « Assez » à « Enough » ou l'androgynie comme figure du bilinguisme beckettien, Palimpsestes n°21, Paris, Presses Sorbonne Nouvelle, 2008, p. 37-54. (Article écrit en collaboration avec Karine Germoni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectral Logic of Eh Joe/Dis Joe: from Reception to Genesis and Back, Samuel Beckett Today/Aujourd'hui n° 19, Des Éléments aux traces/ Elements and Traces, dir. M. Engelberts, D. de Ruyter, K. Germoni, H. Penet-Astbury, Atlanta & Amsterdam, Rodopi, 2008, p. 307-319.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ethics of Witness or the Story and History of “une minuscule détresse” in Annie Ernaux's Happening and Nancy Huston's Instruments of Darkness, French Studies, vol. 62, n°3, Oxford, Oxford University Press, juillet 2008, p. 301-312.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Stepping down into the sexpit’: Sex and Gender in Samuel Beckett's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gouvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett Today/Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le genre : femmes en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray, A Woman of Letters Translator, Radio Producer, Scriptwriter, Critic, and Theatre Director</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Routledge Research in Women's Literature, 9781032814278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Style de Samuel Beckett au miroir épistolaire 1929-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">minard. classiques garnier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style de Samuel Beckett au miroir épistolaire, 1929-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lettres modernes Minard, A paraître, Carrefour des Lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Samuel Beckett Around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Francisco Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71730-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Samuel Beckett around the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Francisco Fernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et relire Dylan Thomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">revue Cycnos. P. Sardin et C. Gutleben (dir.), vol. 31 (n°2), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestes n°26, La cohérence discursive à l'épreuve : traduction et homogénéisation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, pp.253, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mères et l'autorité. Mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ravez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Machet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.462, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exil et émigration avant et après 1945: remise en cause du lien identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUB, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mères et la Mort : réalités et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUB, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le genre : femmes en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PSN, pp.276, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beckett et la passion maternelle ou l'hystérie à l'øeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Mothers and Death : from Procreation to Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUB, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mères et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lamothe; Pascale Sardin; Julie Sauvage ; Groupe d'études sur le Maternel; CLIMAS; Université de Bordeaux3. Presses universitaires de Bordeaux, 392 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of mothers and death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Lamothe; Pascale Sardin; Julie Sauvage ; Groupe d'études sur le Maternel; CLIMAS; Université de Bordeaux3. Presses universitaires de Bordeaux, 207 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beckett auto-traducteur ou l'art de « l'empêchement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bray (1924-2010) comme médiatrice interculturelle à la BBC de 1953 à 1972</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Desoutter; Chiara Elefante; Roberta Pederzoli; Sara Amadori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans une perspective de genre : enjeux politiques, éditoriaux et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LED Edizioni Universitarie, 2022, 9788879169974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llewellyn Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style de Samuel Beckett au miroir épistolaire 1929-1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2022, 978-2-406-13755-9. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13755-9.p.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Samuel Beckett à Marguerite Duras en passant par Barbara Bray. Une écriture en mode mineur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lettres Modernes MInard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style de Samuel Beckett au miroir épistolaire, 1929-1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bilingual Poems of Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James Brophy; William Davies. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samuel Beckett’s Poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge UP, 2022, 9781009222549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hétérolinguisme libératoire dans White (2003) de Marie Darrieussecq ou la danse des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Narjoux; Karine Germoni; Sophie Milcent-Lawson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecriture "entre deux mondes" de Marie Darrieussecq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de faille (2006) de Nancy Huston et sa migration pour la scène par Catherine Marnas ou l’écriture romanesque à l’épreuve du « trajouir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mireille Calle-Gruber, Sarah Anaïs Crevier Goulet (dir.), Écritures migrantes du genre (II), Langues, arts, inter-sectionnalités génériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I committed myself, rightly or wrongly, in order to clinch the affair » : (auto-)traduction, enjeux d'autorité et marchandages dans la correspondance de Samuel Beckett entre 1929 et 1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin, Emily Eells, Laetitia Sansonetti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, Presses universitaires de de Paris Nanterre, p. 183-198., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrivere senza vergogna&amp;quot;: la resa della sessualità femminile nelle traduzioni anglo-americane di Passion simple, l'Evénement e L'Occupation di Annie Ernaux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Di Giovanni Serenella Zanotti (Sous la direction de),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne in traduzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bompiani, p. 309-337., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘I committed myself, rightly or wrongly, in order to clinch the affair’ : (auto-)traduction, enjeux d'autorité et marchandages dans la correspondance de Samuel Beckett entre 1929 et 1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin; Emily Eells; Laetitia Sansonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de de Paris Nanterre, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture féminine et autotraduction : entre ‘occasion délicieuse’, mort et jouissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ferraro et Rainier Grutman (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autotraduction littéraire. Perspectives théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, p. 189-203, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans l’œuvre de Samuel Beckett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angel-Perez, Elisabeth and Poulain, Alexandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombeau pour Samuel Beckett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Aden, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et cosmopolitisme : l'identité en exil des écrivains irlandais en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mondot, Jean and Pelletier, Nicole and Sardin, Pascale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exil et émigration avant et après 1945: remise en cause du lien identitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux; Presses Universitaires de Bordeaux, pp.221--242, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567970v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2024.0430" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2023.0386" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/franc.2020.6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499081v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520410v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520411v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.8171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ravez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gouvard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Barbara-Bray-A-Woman-of-Letters-Translator-Radio-Producer-Scriptwriter-Critic-and-Theatre-Director/Sardin/p/book/9781032814278?srsltid=AfmBOop9r5KgihVb4MBQiBw-wZ09sclN4LS9J1cdx-zMntRXB4s1ycby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn Brown" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71730-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lamothe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13755-9.p.0009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567970v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2024.0430" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jobs.2023.0386" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/franc.2020.6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499081v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520411v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.8171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ravez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gouvard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Barbara-Bray-A-Woman-of-Letters-Translator-Radio-Producer-Scriptwriter-Critic-and-Theatre-Director/Sardin/p/book/9781032814278?srsltid=AfmBOop9r5KgihVb4MBQiBw-wZ09sclN4LS9J1cdx-zMntRXB4s1ycby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn Brown" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71730-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Machet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lamothe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13755-9.p.0009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>