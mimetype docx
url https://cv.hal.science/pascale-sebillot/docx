--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -780,571 +780,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géométrie de l'auto-attention en classification : quand la géométrie remplace l'attention</w:t>
+                <w:t xml:space="preserve">Regularization, Semi-supervision, and Supervision for a Plausible Attention-Based Explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Fosse</w:t>
+                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
+                <w:t xml:space="preserve">Cyrielle Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 - 18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.137-150</w:t>
+              <w:t xml:space="preserve">28th International Conference on Natural Language and Information Systems (NLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Derby, United Kingdom. pp.285-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130184v2</w:t>
+                <w:t xml:space="preserve">hal-04132646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière les plongements de relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géométrie de l'auto-attention en classification : quand la géométrie remplace l'attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 - 18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.311-322</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.137-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130142v2</w:t>
+                <w:t xml:space="preserve">hal-04130184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization, Semi-supervision, and Supervision for a Plausible Attention-Based Explanation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derrière les plongements de relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Natural Language and Information Systems (NLDB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Derby, United Kingdom. pp.285-298</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 - 18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132646v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130142v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting Active Learning for Relation Extraction to a Real-life Scenario on French Newspaper Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Nouy</w:t>
+                <w:t xml:space="preserve">Filtrage et régularisation pour améliorer la plausibilité des poids d'attention dans la tâche d'inférence en langue naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNLP 2022@NeurIPS - 2nd Workshop on Interactive Learning for Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839438v1</w:t>
+                <w:t xml:space="preserve">hal-03701492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage et régularisation pour améliorer la plausibilité des poids d'attention dans la tâche d'inférence en langue naturelle</w:t>
+                <w:t xml:space="preserve">Confronting Active Learning for Relation Extraction to a Real-life Scenario on French Newspaper Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
+                <w:t xml:space="preserve">Cyrielle Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.95-103</w:t>
+              <w:t xml:space="preserve">InterNLP 2022@NeurIPS - 2nd Workshop on Interactive Learning for Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701492v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude statistique des plongements dans les modèles transformers pour le français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1516,64 +1516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Learning for Interactive Relation Extraction in a French Newspaper's Articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,51 +1732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of the Plausibility of Attention between RNN Encoders in Natural Language Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1935,64 +1935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation, es-tu là ? Détection de relations par LSTM pour améliorer l’extraction de relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,498 +2500,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Multimodality in Video Hyperlinking to Improve Target Diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bois</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM2017 - International Conference on Multimedia Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498130v2</w:t>
+                <w:t xml:space="preserve">hal-01532035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language-based Construction of Explorable News Graphs for Journalists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirical Methods in Natural Language Processing - Workshop on Natural Language Processing meets Journalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Copenhague, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/w17-4206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploiting Multimodality in Video Hyperlinking to Improve Target Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Vukotić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMM2017 - International Conference on Multimedia Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Reykyavik, Iceland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51814-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532035v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking multimedia content for efficient news browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ACM International Conference on Multimedia Retrieval (ICMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bucharest, Romania. </w:t>
@@ -3131,1266 +3131,1266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping-Up Multimedia Analytics: Needs and Expectations of Media Professionals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation de la prononciation pour la synthèse de la parole spontanée en utilisant des informations linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Miami, United States</w:t>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214829v1</w:t>
+                <w:t xml:space="preserve">hal-01321361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'une nouvelle structuration thématique hiérarchique des textes dans un cadre de résumé automatique et de détection d'ancres au sein de vidéos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaping-Up Multimedia Analytics: Needs and Expectations of Media Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Jadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France. pp.139-152</w:t>
+              <w:t xml:space="preserve">The 22nd International Conference on Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399670v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRISA at TRECVid2016: Crossmodality, Multimodality and Monomodality for Video Hyperlinking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Raymond</w:t>
+                <w:t xml:space="preserve">Évaluation d'une nouvelle structuration thématique hiérarchique des textes dans un cadre de résumé automatique et de détection d'ancres au sein de vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes of the TRECVid 2016 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400275v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la prononciation pour la synthèse de la parole spontanée en utilisant des informations linguistiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRISA at TRECVid2016: Crossmodality, Multimodality and Monomodality for Video Hyperlinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Vukotić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Working Notes of the TRECVid 2016 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321361v1</w:t>
+                <w:t xml:space="preserve">hal-01400275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une typologie de liens entre contenus journalistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bois</w:t>
+                <w:t xml:space="preserve">IRISA at MediaEval 2015: Search and Anchoring in Video Archives Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.515-521</w:t>
+              <w:t xml:space="preserve">Working Notes Proceedings of the MediaEval Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Wurzen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196052v1</w:t>
+                <w:t xml:space="preserve">hal-01196176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing corpora to identify learner-specific features of English: The case of this, that and it</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaillat</w:t>
+                <w:t xml:space="preserve">Vers une typologie de liens entre contenus journalistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learner Corpus Research Conference (LCR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Radboud University, Sep 2015, Radboud, Netherlands. pp.68-69</w:t>
+              <w:t xml:space="preserve">22e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.515-521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239837v1</w:t>
+                <w:t xml:space="preserve">hal-01196052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical topic structuring: from dense segmentation to topically focused fragments via burst analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca Simon</w:t>
+                <w:t xml:space="preserve">Comparing corpora to identify learner-specific features of English: The case of this, that and it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances on Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hissar, Bulgaria</w:t>
+              <w:t xml:space="preserve">Learner Corpus Research Conference (LCR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Radboud University, Sep 2015, Radboud, Netherlands. pp.68-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186443v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Topic Models for Language-based Video Hyperlinking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bois</w:t>
+                <w:t xml:space="preserve">Hierarchical topic structuring: from dense segmentation to topically focused fragments via burst analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Speech, Language and Audio in Multimedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Advances on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hissar, Bulgaria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186429v1</w:t>
+                <w:t xml:space="preserve">hal-01186443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Speaker Pronunciation Adaptation for Spontaneous Speech Synthesis Using Linguistic Features</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Lolive</w:t>
+                <w:t xml:space="preserve">Hierarchical Topic Models for Language-based Video Hyperlinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Speech, Language and Audio in Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2802558.2814642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181192v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRISA at TrecVid2015: Leveraging Multimodal LDA for Video Hyperlinking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+                <w:t xml:space="preserve">Probabilistic Speaker Pronunciation Adaptation for Spontaneous Speech Synthesis Using Linguistic Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVid 2015 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Budapest, Hungary. pp.229-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403726v1</w:t>
+                <w:t xml:space="preserve">hal-01181192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRISA at MediaEval 2015: Search and Anchoring in Video Archives Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRISA at TrecVid2015: Leveraging Multimodal LDA for Video Hyperlinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
+                <w:t xml:space="preserve">Rémi Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes Proceedings of the MediaEval Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Wurzen, Germany</w:t>
+              <w:t xml:space="preserve">TRECVid 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196176v1</w:t>
+                <w:t xml:space="preserve">hal-01403726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRISA and KUL at MediaEval 2014: Search and Hyperlinking Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4454,51 +4454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating domain-independent NLP techniques for precise target selection in video hyperlinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4556,2035 +4556,2035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia Information Seeking through Search and Hyperlinking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un modèle segmental probabiliste combinant cohésion lexicale et rupture lexicale pour la segmentation thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Dallas, United States. 8 p., 2 columns</w:t>
+              <w:t xml:space="preserve">TALN - Conférence sur le traitement automatique des langues naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jun 2013, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867090v1</w:t>
+                <w:t xml:space="preserve">hal-00844112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HITS and IRISA at MediaEval 2013: Search and Hyperlinking Task</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimedia Information Seeking through Search and Hyperlinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eskevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth J. F. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roeland J.F. Ordelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval working notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Dallas, United States. 8 p., 2 columns</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906249v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging lexical cohesion and disruption for topic segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">HITS and IRISA at MediaEval 2013: Search and Hyperlinking Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Empirical Methods in Natural Language Processing, EMNLP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seattle, United States. pp.1314--1324</w:t>
+              <w:t xml:space="preserve">MediaEval working notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867011v1</w:t>
+                <w:t xml:space="preserve">hal-00906249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle segmental probabiliste combinant cohésion lexicale et rupture lexicale pour la segmentation thématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Leveraging lexical cohesion and disruption for topic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN - Conférence sur le traitement automatique des langues naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jun 2013, Les Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Empirical Methods in Natural Language Processing, EMNLP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seattle, United States. pp.1314--1324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844112v1</w:t>
+                <w:t xml:space="preserve">hal-00867011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRISA at MediaEval 2012: Search and Hyperlinking Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+                <w:t xml:space="preserve">Proper Noun Semantic Clustering using Bag-Of-Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes Proceedings of the MediaEval 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Pisa, Italy. http://ceur-ws.org/Vol-927/</w:t>
+              <w:t xml:space="preserve">ANLP - Applied Natural Language Processing conference. Special track at the 25th International FLAIRS Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Marco Island, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753909v1</w:t>
+                <w:t xml:space="preserve">hal-00760105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated processing of an English learner corpus: the case of this and that</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaillat</w:t>
+                <w:t xml:space="preserve">IRISA at MediaEval 2012: Search and Hyperlinking Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAME332012 : Corpora at the centre and crossroads of English linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Leuven, May 2012, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Working Notes Proceedings of the MediaEval 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pisa, Italy. http://ceur-ws.org/Vol-927/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239864v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Multi-Scale Character Recognition and Linguistic Knowledge for Natural Scene Text OCR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Mamalet</w:t>
+                <w:t xml:space="preserve">Automated processing of an English learner corpus: the case of this and that</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems, DAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Gold Coast, Queensland, Australia. pp.120-124</w:t>
+              <w:t xml:space="preserve">ICAME332012 : Corpora at the centre and crossroads of English linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Leuven, May 2012, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753908v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Clustering using Bag-of-Bag-of-Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Combining Multi-Scale Character Recognition and Linguistic Knowledge for Natural Scene Text OCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Elagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mamalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA - COnférence en Recherche d'Information et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.229-244</w:t>
+              <w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems, DAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Gold Coast, Queensland, Australia. pp.120-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753912v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Recognition in Videos using a Recurrent Connectionist Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Mamalet</w:t>
+                <w:t xml:space="preserve">Semantic Clustering using Bag-of-Bag-of-Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Conference on Artificial Neural Networks, ICANN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA - COnférence en Recherche d'Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.229-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753906v1</w:t>
+                <w:t xml:space="preserve">hal-00753912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Noun Semantic Clustering using Bag-Of-Vectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Text Recognition in Videos using a Recurrent Connectionist Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Elagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mamalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANLP - Applied Natural Language Processing conference. Special track at the 25th International FLAIRS Conference.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22th International Conference on Artificial Neural Networks, ICANN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland. pp.172-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33266-1_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760105v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Neural-Based Approach for Text Recognition in Videos using Natural Language Processing</w:t>
+                <w:t xml:space="preserve">Reconnaissance automatique de texte dans des vidéos à l'aide d'un OCR et de connaissances linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Elagouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Trento, Italy. 8 p., 2 columns</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p., 2 columns</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645219v1</w:t>
+                <w:t xml:space="preserve">hal-00645217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique de textes dans les vidéos à l’aide d’un OCR et de connaissances linguistiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Scalable Video Search Engine Based on Audio Content Indexing and Topic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lawto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Grefenstette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal (Gretsi 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2011 Networked and Electronic Media (NEM) Summit : Implementing Future Media Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Torino, Italy. 160 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354571v1</w:t>
+                <w:t xml:space="preserve">hal-00645228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Finding Semantically Consistent N-grams to Add New Words in LVCSR Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+                <w:t xml:space="preserve">A Comprehensive Neural-Based Approach for Text Recognition in Videos using Natural Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Elagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. 4 p., 2 columns</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Trento, Italy. 8 p., 2 columns</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645223v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using shallow linguistic features for relation extraction in bio-medical texts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Reconnaissance automatique de textes dans les vidéos à l’aide d’un OCR et de connaissances linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Elagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, TALN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. 125-130, short paper</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal (Gretsi 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644070v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Video Search Engine Based on Audio Content Indexing and Topic Segmentation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Grefenstette</w:t>
+                <w:t xml:space="preserve">Automatically Finding Semantically Consistent N-grams to Add New Words in LVCSR Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Networked and Electronic Media (NEM) Summit : Implementing Future Media Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Torino, Italy. 160 p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. 4 p., 2 columns</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645228v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique de texte dans des vidéos à l'aide d'un OCR et de connaissances linguistiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garcia</w:t>
+                <w:t xml:space="preserve">Using shallow linguistic features for relation extraction in bio-medical texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p., 2 columns</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. 125-130, short paper</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645217v1</w:t>
+                <w:t xml:space="preserve">hal-00644070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices utiles à la cohésion lexicale pour la segmentation thématique de documents oraux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+                <w:t xml:space="preserve">L'adaptation thématique d'un modèle de langue fait-elle apparaître des mots thématiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lécorvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe journées d'études de la parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Journées d'Étude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00533388v1</w:t>
+                <w:t xml:space="preserve">inria-00555850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving ASR-based topic segmentation of TV programs with confidence measures and semantic relations</w:t>
+                <w:t xml:space="preserve">Indices utiles à la cohésion lexicale pour la segmentation thématique de documents oraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Annual Intl. Speech Communication Association Conference (Interspeech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
+              <w:t xml:space="preserve">XXVIIIe journées d'études de la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00555804v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de relations sémantiques pour améliorer la segmentation thématique de documents télévisuels</w:t>
+                <w:t xml:space="preserve">Improving ASR-based topic segmentation of TV programs with confidence measures and semantic relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement automatique des langues naturelles, TALN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Proc. Annual Intl. Speech Communication Association Conference (Interspeech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00533389v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adaptation thématique d'un modèle de langue fait-elle apparaître des mots thématiques?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Lécorvé</w:t>
+                <w:t xml:space="preserve">Utilisation de relations sémantiques pour améliorer la segmentation thématique de documents télévisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Traitement automatique des langues naturelles, TALN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00555850v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can automatic speech transcripts be used for large scale TV stream description and structuring?</w:t>
               </w:r>
@@ -7267,51 +7267,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia - Préface - 59-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,51 +7364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la conférence Traitement Automatique de la Langue Naturelle, TALN 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7544,77 +7544,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated classification of unexpected uses of this and that in a learner corpus of English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lieven Vandelanotte; Kristin Davidse; Caroline Gentens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Corpus Linguistics: Developing and Exploiting Corpora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78, Brill, pp.309-324, 2014, Rodopi Language and Linguistics Special E-Book, </w:t>
@@ -7652,51 +7652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Acquisition of GL Resources, Using an Explanatory, Symbolic Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8644,51 +8644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia - Préface - 60-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8752,51 +8752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia - Préface - 58-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8873,51 +8873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9137,51 +9137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Elagouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-013-0202-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2009.10.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130184v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hau Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130142v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mallart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nouy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hau Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03230021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le No&#233; Bienvenu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03230027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784777v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torregrossa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943717v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le No&#233;-Bienvenu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02171981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498130v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51814-5_16" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w17-4206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532031v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239837v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2802558.2814642" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francine Moens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eskevich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. F. Jones" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland J.F. Ordelman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753912v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Reza Ebadat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33266-1_22" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645228v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lawto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555804v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533389v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058760v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401211130_015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021921v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077386v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070523v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073368v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pichon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boucher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00533657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Elagouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-013-0202-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2009.10.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hau Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mallart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130184v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130142v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hau Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03230021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le No&#233; Bienvenu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03230027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784777v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torregrossa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943717v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le No&#233;-Bienvenu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02171981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w17-4206" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498130v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51814-5_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532031v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2802558.2814642" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francine Moens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eskevich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. F. Jones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland J.F. Ordelman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Reza Ebadat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33266-1_22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lawto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058760v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401211130_015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021921v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077386v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070523v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073368v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pichon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boucher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00533657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>