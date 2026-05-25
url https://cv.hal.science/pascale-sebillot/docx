--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -556,172 +556,194 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-shot relation retrieval in news archives: adapting N-way K-shot relation classification for efficient knowledge extraction</w:t>
+                <w:t xml:space="preserve">A Study on Building Efficient Zero-Shot Relation Extraction Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES 2024 - 28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma, France. pp.6056-6067, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63317/5ndtgoxeph5j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708239v1</w:t>
+                <w:t xml:space="preserve">hal-05628350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de relation à partir d’un seul exemple fondée sur un modèle N-way K-shot : une histoire de distracteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -750,208 +772,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.157-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization, Semi-supervision, and Supervision for a Plausible Attention-Based Explanation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Mallart</w:t>
+                <w:t xml:space="preserve">One-shot relation retrieval in news archives: adapting N-way K-shot relation classification for efficient knowledge extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Natural Language and Information Systems (NLDB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Derby, United Kingdom. pp.285-298</w:t>
+              <w:t xml:space="preserve">KES 2024 - 28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.1060-1069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132646v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie de l'auto-attention en classification : quand la géométrie remplace l'attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -988,51 +997,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière les plongements de relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1061,519 +1070,519 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 - 18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130142v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage et régularisation pour améliorer la plausibilité des poids d'attention dans la tâche d'inférence en langue naturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Regularization, Semi-supervision, and Supervision for a Plausible Attention-Based Explanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.95-103</w:t>
+              <w:t xml:space="preserve">28th International Conference on Natural Language and Information Systems (NLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Derby, United Kingdom. pp.285-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701492v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting Active Learning for Relation Extraction to a Real-life Scenario on French Newspaper Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Nouy</w:t>
+                <w:t xml:space="preserve">Filtrage et régularisation pour améliorer la plausibilité des poids d'attention dans la tâche d'inférence en langue naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNLP 2022@NeurIPS - 2nd Workshop on Interactive Learning for Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839438v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude statistique des plongements dans les modèles transformers pour le français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duc-Hau Nguyen</w:t>
+                <w:t xml:space="preserve">Confronting Active Learning for Relation Extraction to a Real-life Scenario on French Newspaper Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.247-256</w:t>
+              <w:t xml:space="preserve">InterNLP 2022@NeurIPS - 2nd Workshop on Interactive Learning for Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701513v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je pense que ça traite d'expérience de lecture, à voir ... &amp;quot; : retour sur une expérience d'annotation collaborative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Vignale</w:t>
+                <w:t xml:space="preserve">Une étude statistique des plongements dans les modèles transformers pour le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Noé Bienvenu</w:t>
+                <w:t xml:space="preserve">Duc-Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2021 - Colloque annuel de l'association francophone des humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Rennes, France. pp.84-85</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.247-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230021v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Learning for Interactive Relation Extraction in a French Newspaper's Articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,64 +1633,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'approches automatiques pour la reconnaissance des expériences de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Noé Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vignale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,2018 +1727,2031 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Plausibility of Attention between RNN Encoders in Natural Language Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
+                <w:t xml:space="preserve">Je pense que ça traite d'expérience de lecture, à voir ... &amp;quot; : retour sur une expérience d'annotation collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vignale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Noé Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMLA 2021 - 20th IEEE International Conference on Machine Learning and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Pasadena, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">Humanistica 2021 - Colloque annuel de l'association francophone des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Rennes, France. pp.84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372669v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Path-based Entity Relatedness Measure for Efficient Collective Entity Linking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Goasdoué</w:t>
+                <w:t xml:space="preserve">A Study of the Plausibility of Attention between RNN Encoders in Natural Language Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Athens, Greece</w:t>
+              <w:t xml:space="preserve">ICMLA 2021 - 20th IEEE International Conference on Machine Learning and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Pasadena, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937580v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation, es-tu là ? Détection de relations par LSTM pour améliorer l’extraction de relations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Nouy</w:t>
+                <w:t xml:space="preserve">A Novel Path-based Entity Relatedness Measure for Efficient Collective Entity Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Brahim El Vaigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.279-287</w:t>
+              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784777v3</w:t>
+                <w:t xml:space="preserve">hal-02937580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A correlation-based entity embedding approach for robust entity linking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robin Allesiardo</w:t>
+                <w:t xml:space="preserve">Relation, es-tu là ? Détection de relations par LSTM pour améliorer l’extraction de relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2020 - IEEE 32nd International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtual, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.279-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999303v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784777v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRISA System for Entity Detection and Linking at CLEF HIPE 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A correlation-based entity embedding approach for robust entity linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Brahim El Vaigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Noé-Bienvenu</w:t>
+                <w:t xml:space="preserve">François Torregrossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Allesiardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes of CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">ICTAI 2020 - IEEE 32nd International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943717v2</w:t>
+                <w:t xml:space="preserve">hal-02999303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Knowledge Base Semantics in Context-Aware Entity Linking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">IRISA System for Entity Detection and Linking at CLEF HIPE 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Brahim El Vaigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Goasdoué</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Noé-Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocEng 2019 - 19th ACM Symposium on Document Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Working Notes of CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27520-4_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02171981v1</w:t>
+                <w:t xml:space="preserve">hal-02943717v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disfluency Insertion for Spontaneous TTS: Formalization and Proof of Concept</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Lolive</w:t>
+                <w:t xml:space="preserve">Using Knowledge Base Semantics in Context-Aware Entity Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Brahim El Vaigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goasdoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_4⟩</w:t>
+              <w:t xml:space="preserve">DocEng 2019 - 19th ACM Symposium on Document Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27520-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840798v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Disfluency Insertion for Spontaneous TTS: Formalization and Proof of Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raheel Qader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lolive</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532035v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language-based Construction of Explorable News Graphs for Journalists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Linking multimedia content for efficient news browsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing - Workshop on Natural Language Processing meets Journalism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/w17-4206⟩</w:t>
+              <w:t xml:space="preserve">2017 ACM International Conference on Multimedia Retrieval (ICMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3078971.3079023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578932v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Multimodality in Video Hyperlinking to Improve Target Diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ajout automatique de disfluences pour la synthèse de la parole spontanée : formalisation et preuve de concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM2017 - International Conference on Multimedia Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498130v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking multimedia content for efficient news browsing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ACM International Conference on Multimedia Retrieval (ICMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522413v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajout automatique de disfluences pour la synthèse de la parole spontanée : formalisation et preuve de concept</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Language-based Construction of Explorable News Graphs for Journalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing - Workshop on Natural Language Processing meets Journalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhague, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/w17-4206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532031v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la prononciation pour la synthèse de la parole spontanée en utilisant des informations linguistiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploiting Multimodality in Video Hyperlinking to Improve Target Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Vukotić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMM2017 - International Conference on Multimedia Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Reykyavik, Iceland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51814-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321361v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping-Up Multimedia Analytics: Needs and Expectations of Media Professionals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d'une nouvelle structuration thématique hiérarchique des textes dans un cadre de résumé automatique et de détection d'ancres au sein de vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Miami, United States</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214829v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'une nouvelle structuration thématique hiérarchique des textes dans un cadre de résumé automatique et de détection d'ancres au sein de vidéos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shaping-Up Multimedia Analytics: Needs and Expectations of Media Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Simon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Jadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France. pp.139-152</w:t>
+              <w:t xml:space="preserve">The 22nd International Conference on Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399670v1</w:t>
+                <w:t xml:space="preserve">hal-01214829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRISA at TRECVid2016: Crossmodality, Multimodality and Monomodality for Video Hyperlinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Vukotić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Notes of the TRECVid 2016 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRISA at MediaEval 2015: Search and Anchoring in Video Archives Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+                <w:t xml:space="preserve">Adaptation de la prononciation pour la synthèse de la parole spontanée en utilisant des informations linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raheel Qader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes Proceedings of the MediaEval Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Wurzen, Germany</w:t>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196176v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une typologie de liens entre contenus journalistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,290 +3779,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.515-521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing corpora to identify learner-specific features of English: The case of this, that and it</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaillat</w:t>
+                <w:t xml:space="preserve">Hierarchical topic structuring: from dense segmentation to topically focused fragments via burst analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learner Corpus Research Conference (LCR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Radboud University, Sep 2015, Radboud, Netherlands. pp.68-69</w:t>
+              <w:t xml:space="preserve">Recent Advances on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hissar, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239837v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical topic structuring: from dense segmentation to topically focused fragments via burst analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca Simon</w:t>
+                <w:t xml:space="preserve">Comparing corpora to identify learner-specific features of English: The case of this, that and it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances on Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hissar, Bulgaria</w:t>
+              <w:t xml:space="preserve">Learner Corpus Research Conference (LCR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Radboud University, Sep 2015, Radboud, Netherlands. pp.68-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186443v1</w:t>
+                <w:t xml:space="preserve">hal-01239837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Topic Models for Language-based Video Hyperlinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,240 +4084,240 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Speech, Language and Audio in Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Brisbane, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2802558.2814642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Speaker Pronunciation Adaptation for Spontaneous Speech Synthesis Using Linguistic Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raheel Qader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Budapest, Hungary. pp.229-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRISA at TrecVid2015: Leveraging Multimodal LDA for Video Hyperlinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,631 +4332,631 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVid 2015 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRISA and KUL at MediaEval 2014: Search and Hyperlinking Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">IRISA at MediaEval 2015: Search and Anchoring in Video Archives Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Francine Moens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes Proceedings of the MediaEval 2014 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Working Notes Proceedings of the MediaEval Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Wurzen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094850v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating domain-independent NLP techniques for precise target selection in video hyperlinking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">IRISA and KUL at MediaEval 2014: Search and Hyperlinking Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francine Moens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCA/IEEE Workshop on Speech, Language and Audio in Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Penang, Malaysia. pp.19-23</w:t>
+              <w:t xml:space="preserve">Working Notes Proceedings of the MediaEval 2014 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053698v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle segmental probabiliste combinant cohésion lexicale et rupture lexicale pour la segmentation thématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Investigating domain-independent NLP techniques for precise target selection in video hyperlinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN - Conférence sur le traitement automatique des langues naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jun 2013, Les Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">ISCA/IEEE Workshop on Speech, Language and Audio in Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Penang, Malaysia. pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844112v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia Information Seeking through Search and Hyperlinking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HITS and IRISA at MediaEval 2013: Search and Hyperlinking Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Dallas, United States. 8 p., 2 columns</w:t>
+              <w:t xml:space="preserve">MediaEval working notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867090v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HITS and IRISA at MediaEval 2013: Search and Hyperlinking Task</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimedia Information Seeking through Search and Hyperlinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eskevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth J. F. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roeland J.F. Ordelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval working notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Dallas, United States. 8 p., 2 columns</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906249v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging lexical cohesion and disruption for topic segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,342 +4971,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Empirical Methods in Natural Language Processing, EMNLP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Seattle, United States. pp.1314--1324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Noun Semantic Clustering using Bag-Of-Vectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Un modèle segmental probabiliste combinant cohésion lexicale et rupture lexicale pour la segmentation thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANLP - Applied Natural Language Processing conference. Special track at the 25th International FLAIRS Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Marco Island, FL, United States</w:t>
+              <w:t xml:space="preserve">TALN - Conférence sur le traitement automatique des langues naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jun 2013, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760105v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRISA at MediaEval 2012: Search and Hyperlinking Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+                <w:t xml:space="preserve">Automated processing of an English learner corpus: the case of this and that</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes Proceedings of the MediaEval 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Pisa, Italy. http://ceur-ws.org/Vol-927/</w:t>
+              <w:t xml:space="preserve">ICAME332012 : Corpora at the centre and crossroads of English linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Leuven, May 2012, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753909v1</w:t>
+                <w:t xml:space="preserve">hal-01239864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated processing of an English learner corpus: the case of this and that</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaillat</w:t>
+                <w:t xml:space="preserve">IRISA at MediaEval 2012: Search and Hyperlinking Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAME332012 : Corpora at the centre and crossroads of English linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Leuven, May 2012, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Working Notes Proceedings of the MediaEval 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pisa, Italy. http://ceur-ws.org/Vol-927/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239864v1</w:t>
+                <w:t xml:space="preserve">hal-00753909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Multi-Scale Character Recognition and Linguistic Knowledge for Natural Scene Text OCR</w:t>
               </w:r>
@@ -5378,64 +5400,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Clustering using Bag-of-Bag-of-Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5459,51 +5481,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text Recognition in Videos using a Recurrent Connectionist Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Elagouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5535,787 +5557,787 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Conference on Artificial Neural Networks, ICANN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland. pp.172-179, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33266-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique de texte dans des vidéos à l'aide d'un OCR et de connaissances linguistiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garcia</w:t>
+                <w:t xml:space="preserve">Proper Noun Semantic Clustering using Bag-Of-Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p., 2 columns</w:t>
+              <w:t xml:space="preserve">ANLP - Applied Natural Language Processing conference. Special track at the 25th International FLAIRS Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Marco Island, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645217v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Video Search Engine Based on Audio Content Indexing and Topic Segmentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comprehensive Neural-Based Approach for Text Recognition in Videos using Natural Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Elagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Networked and Electronic Media (NEM) Summit : Implementing Future Media Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Torino, Italy. 160 p</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Trento, Italy. 8 p., 2 columns</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645228v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Neural-Based Approach for Text Recognition in Videos using Natural Language Processing</w:t>
+                <w:t xml:space="preserve">Reconnaissance automatique de textes dans les vidéos à l’aide d’un OCR et de connaissances linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Elagouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Trento, Italy. 8 p., 2 columns</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal (Gretsi 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645219v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique de textes dans les vidéos à l’aide d’un OCR et de connaissances linguistiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garcia</w:t>
+                <w:t xml:space="preserve">Automatically Finding Semantically Consistent N-grams to Add New Words in LVCSR Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal (Gretsi 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. 4 p., 2 columns</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354571v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Finding Semantically Consistent N-grams to Add New Words in LVCSR Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+                <w:t xml:space="preserve">Using shallow linguistic features for relation extraction in bio-medical texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. 4 p., 2 columns</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. 125-130, short paper</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645223v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using shallow linguistic features for relation extraction in bio-medical texts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Reconnaissance automatique de texte dans des vidéos à l'aide d'un OCR et de connaissances linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Elagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, TALN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. 125-130, short paper</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p., 2 columns</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644070v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adaptation thématique d'un modèle de langue fait-elle apparaître des mots thématiques?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Scalable Video Search Engine Based on Audio Content Indexing and Topic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lawto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénolé Lécorvé</w:t>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Grefenstette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">2011 Networked and Electronic Media (NEM) Summit : Implementing Future Media Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Torino, Italy. 160 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00555850v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices utiles à la cohésion lexicale pour la segmentation thématique de documents oraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6344,833 +6366,928 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe journées d'études de la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00533388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving ASR-based topic segmentation of TV programs with confidence measures and semantic relations</w:t>
+                <w:t xml:space="preserve">Utilisation de relations sémantiques pour améliorer la segmentation thématique de documents télévisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Annual Intl. Speech Communication Association Conference (Interspeech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
+              <w:t xml:space="preserve">Traitement automatique des langues naturelles, TALN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00555804v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de relations sémantiques pour améliorer la segmentation thématique de documents télévisuels</w:t>
+                <w:t xml:space="preserve">Improving ASR-based topic segmentation of TV programs with confidence measures and semantic relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement automatique des langues naturelles, TALN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Proc. Annual Intl. Speech Communication Association Conference (Interspeech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00533389v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can automatic speech transcripts be used for large scale TV stream description and structuring?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+                <w:t xml:space="preserve">L'adaptation thématique d'un modèle de langue fait-elle apparaître des mots thématiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lécorvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Content-Based Audio/Video Analysis for Novel TV Services, CBTV'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Diego, CA, United States. pp.489-494</w:t>
+              <w:t xml:space="preserve">Journées d'Étude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762125v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint selection for topic-based MDI adaptation of language models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
+                <w:t xml:space="preserve">Can automatic speech transcripts be used for large scale TV stream description and structuring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual Conference of the International Speech Communication Association, Interspeech'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.368--371</w:t>
+              <w:t xml:space="preserve">First International Workshop on Content-Based Audio/Video Analysis for Novel TV Services, CBTV'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Diego, CA, United States. pp.489-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760610v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle multi-sources pour la segmentation en sujets de journaux radiophoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huet</w:t>
+                <w:t xml:space="preserve">Constraint selection for topic-based MDI adaptation of language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Avignon, France. pp.49-58</w:t>
+              <w:t xml:space="preserve">10th Annual Conference of the International Speech Communication Association, Interspeech'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.368--371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021382v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphosyntactic resources for automatic speech recognition</w:t>
+                <w:t xml:space="preserve">Un modèle multi-sources pour la segmentation en sujets de journaux radiophoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">15ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Avignon, France. pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021879v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphosyntactic Processing of N-Best Lists for Improved Recognition and Confidence Measure Computation</w:t>
+                <w:t xml:space="preserve">Morphosyntactic resources for automatic speech recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1741-1744</w:t>
+              <w:t xml:space="preserve">6th International Conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021878v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on utiliser les étiqueteurs morphosyntaxiques pour améliorer la transcription automatique ?</w:t>
+                <w:t xml:space="preserve">Morphosyntactic Processing of N-Best Lists for Improved Recognition and Confidence Measure Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes journées d'étude sur la parole (JEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dinard, France</w:t>
+              <w:t xml:space="preserve">8th Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1741-1744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021377v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on utiliser les étiqueteurs morphosyntaxiques pour améliorer la transcription automatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26èmes journées d'étude sur la parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dinard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Morphosyntactic Taggers Suitable to Improve Automatic Transcription?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7199,51 +7316,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Text, Speech and Dialogue (TSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brno, Czech Republic. pp.391-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7253,201 +7370,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia - Préface - 59-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59 (1), pp.7-11, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la conférence Traitement Automatique de la Langue Naturelle, TALN 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7457,314 +7574,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement automatique des langues face aux données textuelles volumineuses et potentiellement dégradées : qu'est-ce que cela change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lisette Calderan; Pascale Laurent; Hélène Lowinger; Jacques Millet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big data : nouvelles partitions de l'information. Actes du séminaire IST INRIA,, octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.43-60, 2015, Information et stratégie, 978-2804189150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated classification of unexpected uses of this and that in a learner corpus of English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lieven Vandelanotte; Kristin Davidse; Caroline Gentens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Corpus Linguistics: Developing and Exploiting Corpora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78, Brill, pp.309-324, 2014, Rodopi Language and Linguistics Special E-Book, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789401211130_015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058760v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Acquisition of GL Resources, Using an Explanatory, Symbolic Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Generative Lexicon Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.ch19, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Integration of Natural Language Processing and Automatic Speech Recognition: Using Morpho-Syntax and Pragmatics for Transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7800,70 +7917,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petros Maragos, Alexandros Potamianos, Patrick Gros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Processing and Interaction: Audio, Video, Text</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.201-218, 2008, 978-0-387-76316-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-387-76316-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7873,156 +7990,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonology Modelling for Expressive Speech Synthesis: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raheel Qader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI-2020, IRISA, équipe EXPRESSION. 2014, 18 p., 1 column</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la linguistique en reconnaissance de la parole : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8032,89 +8149,89 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-5917, INRIA. 2006, pp.72</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PI 1804, 2006, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00077386v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00077747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la linguistique en reconnaissance de la parole : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8124,396 +8241,396 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] PI 1804, 2006, pp.72</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-5917, INRIA. 2006, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00077747v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00077386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions des techniques du traitement automatique des langues à la recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-5484, INRIA. 2005, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition automatique d'informations lexicales à partir de corpus : un bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3321, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculability of the Semantics of English Nominal Compounds: Combining General Linguistic Rules and Corpus-based Semantic Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2742, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compounds: an intelligent tutoring system for learning to use compounds in english</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1974, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8523,91 +8640,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage sur corpus de relations lexicales sémantiques - La linguistique et l'apprentissage au service d'applications du traitement automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Rennes 1, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00533657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8617,380 +8734,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia - Préface - 60-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60 (1), pp.7-11, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia - Préface - 58-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, pp.7-11, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia - Préface - 57-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lepage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57 (1), pp.7-11, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9137,51 +9254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Elagouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-013-0202-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2009.10.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hau Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mallart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130184v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130142v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hau Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03230021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le No&#233; Bienvenu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03230027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784777v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torregrossa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943717v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le No&#233;-Bienvenu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02171981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w17-4206" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498130v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51814-5_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532031v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2802558.2814642" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francine Moens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eskevich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. F. Jones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland J.F. Ordelman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Reza Ebadat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33266-1_22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lawto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058760v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401211130_015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021921v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077386v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070523v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073368v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pichon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boucher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00533657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Elagouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-013-0202-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2009.10.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Corro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/5ndtgoxeph5j" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130184v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hau Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130142v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mallart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nouy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hau Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03230027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le No&#233; Bienvenu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03230021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02937580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goasdou&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784777v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torregrossa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943717v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le No&#233;-Bienvenu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02171981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27520-4_8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532031v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w17-4206" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498130v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51814-5_16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399670v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2802558.2814642" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francine Moens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053698v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867090v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eskevich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. F. Jones" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland J.F. Ordelman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01239864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Reza Ebadat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33266-1_22" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645223v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lawto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555804v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843560v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058760v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401211130_015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021921v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077386v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073368v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pichon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boucher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danna" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00533657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433945v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>