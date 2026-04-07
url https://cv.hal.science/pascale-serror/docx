--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -230,291 +230,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus cecorum, un agent pathogène opportuniste des volailles : mieux le connaître pour une meilleure maîtrise en élevage</w:t>
+                <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Repoila</w:t>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.1.8283⟩</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186598v1</w:t>
+                <w:t xml:space="preserve">hal-05244825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enterococcus cecorum, un agent pathogène opportuniste des volailles : mieux le connaître pour une meilleure maîtrise en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berdous</w:t>
+                <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Jiménez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.1.8283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244825v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The virtue of training: extending phage host spectra against vancomycin-resistant Enterococcus faecium strains using the Appelmans method</w:t>
               </w:r>
@@ -758,338 +758,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genome Analysis of Enterococcus cecorum Reveals Intercontinental Spread of a Lineage of Clinical Poultry Isolates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Study of the effect of administration of narasin or antibiotics on in vivo selection of a narasin- and multidrug-resistant Enterococcus cecorum strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chambellon</w:t>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deschamps</w:t>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (2), pp.e0049522. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 282, pp. 109757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msphere.00495-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004063v1</w:t>
+                <w:t xml:space="preserve">hal-04083477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of administration of narasin or antibiotics on in vivo selection of a narasin- and multidrug-resistant Enterococcus cecorum strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparative Genome Analysis of Enterococcus cecorum Reveals Intercontinental Spread of a Lineage of Clinical Poultry Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jouy</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alassane Keita</w:t>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 282, pp. 109757. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.e0049522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00495-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083477v1</w:t>
+                <w:t xml:space="preserve">hal-04004063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Epidemiological Cutoff Values for Antimicrobial Resistance of Enterococcus cecorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,51 +1166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the gut pathobiont Enterococcus faecalis to deoxycholate and taurocholate bile acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1434,77 +1434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing incidence of Enterococcus-associated diseases in poultry in France over the past 15 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.1749. </w:t>
@@ -3668,537 +3668,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory crosstalk between type I and type II toxin-antitoxin systems in the human pathogen Enterococcus faecalis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential use of probiotic and commensal bacteria as non-antibiotic strategies against vancomycin-resistant enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1084465⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 362 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnv012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536512v1</w:t>
+                <w:t xml:space="preserve">hal-01536498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of probiotic and commensal bacteria as non-antibiotic strategies against vancomycin-resistant enterococci</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Surface Rhamnopolysaccharide Epa of Enterococcus faecalis Is a Key Determinant of Intestinal Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertas Navickas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 362 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 211 (1), pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnv012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiu402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01536498v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface Rhamnopolysaccharide Epa of Enterococcus faecalis Is a Key Determinant of Intestinal Colonization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overexpression of &amp;lt;em&amp;gt;Enterococcus faecalis elr&amp;lt;/em&amp;gt; operon protects from phagocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Madec</w:t>
+                <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertas Navickas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+                <w:t xml:space="preserve">Romain Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Akary</w:t>
+                <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bugli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 211 (1), pp.62-71. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiu402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0448-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536528v1</w:t>
+                <w:t xml:space="preserve">hal-02632012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of &amp;lt;em&amp;gt;Enterococcus faecalis elr&amp;lt;/em&amp;gt; operon protects from phagocytosis</w:t>
+                <w:t xml:space="preserve">Regulatory crosstalk between type I and type II toxin-antitoxin systems in the human pathogen Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
+                <w:t xml:space="preserve">Francoise Wessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dumoulin</w:t>
+                <w:t xml:space="preserve">Nathalie Goeders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bugli</w:t>
+                <w:t xml:space="preserve">Aymeric Fouquier d'Herouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, </w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (10), pp.1099-1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0448-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1084465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632012v1</w:t>
+                <w:t xml:space="preserve">hal-01536512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome mapping of 5' RNA ends in bacteria by tagged sequencing: a comprehensive view in Enterococcus faecalis.</w:t>
               </w:r>
@@ -4318,51 +4318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterococcus faecalis prophage dynamics and contributions to pathogenic traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4612,51 +4612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima N. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Duhutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,307 +4848,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
+                <w:t xml:space="preserve">Prevalence and characterization of antibiotic resistant Enterococcus faecalis in French cheeses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Emmanuel Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Marie-Ange Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie A. Budin-Verneuil</w:t>
+                <w:t xml:space="preserve">Jean-François Chamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia R. Ladjouzi</w:t>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 158 (3), pp.816-825. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (2), pp.191-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528181v1</w:t>
+                <w:t xml:space="preserve">hal-00736199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characterization of antibiotic resistant Enterococcus faecalis in French cheeses.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Poisson</w:t>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chamba</w:t>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Aurelie A. Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia R. Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.03.009⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158 (3), pp.816-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00736199v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incongruence between the cps type 2 genotype and host-related phenotypes of an Enterococcus faecalis food isolate</w:t>
               </w:r>
@@ -5160,77 +5160,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bustos Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuza Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 158 (2), pp.120 - 125. </w:t>
@@ -5306,51 +5306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5359,51 +5359,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 158 (3), pp.816-825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322090v1</w:t>
@@ -6878,51 +6878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira S. Makhzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9881,77 +9881,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10006,90 +10006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10131,77 +10131,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10256,90 +10256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterococcus cecorum, un agent pathogène opportuniste des volailles : mieux le connaitre pour une meilleure maitrise en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10377,90 +10377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10496,532 +10496,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis: Enterococcus cecorum, an opportunistic pathogen of poultry: Learning more about to better control it on the farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berdous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+                <w:t xml:space="preserve">Francis Repoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal - science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786672v1</w:t>
+                <w:t xml:space="preserve">hal-04862894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis: Enterococcus cecorum, an opportunistic pathogen of poultry: Learning more about to better control it on the farms</w:t>
+                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Repoila</w:t>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - science proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04862894v1</w:t>
+                <w:t xml:space="preserve">hal-04786672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerate gut microbiota recovery to enhance resistance to colonisation against vancomycin-resistant Enterococci (VRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Jiménez-Estévez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+                <w:t xml:space="preserve">Alan Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263854v1</w:t>
+                <w:t xml:space="preserve">hal-04304171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerate gut microbiota recovery to enhance resistance to colonisation against vancomycin-resistant Enterococci (VRE)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clara Lemoine</w:t>
+                <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+                <w:t xml:space="preserve">Guillermo Jiménez-Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Bacell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304171v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of enterococci as commensals and pathogens in the gut microbiota</w:t>
               </w:r>
@@ -11076,77 +11076,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11451,90 +11451,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'une collection d'isolats français d'Enterococcus cecorum : Résistance aux antimicrobiens et étude génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Darrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11589,51 +11589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de la fraction active des bactéries du microbiote améliorant la résistance à la colonisation intestinale contre les entérocoques résistants à la vancomycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12292,90 +12292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophage-crosstalk and prophage-associated cytotoxicity in Enterococcus faecalis v583</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertas Navickas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12449,103 +12449,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of antagonistic biofilm communities for pathogen exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Portland (OR), United States. 2025</w:t>
@@ -12818,842 +12818,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid droplets in hepatocytes support Enterococcus faecalis intracellular multiplication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
+                <w:t xml:space="preserve">Mechanistic basis of Enterocin C targeting the undecaprenyl pyrophosphate phosphatase BacA from Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">EMBO Workshop Great Wall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sintra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296183v1</w:t>
+                <w:t xml:space="preserve">hal-04296634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic basis of Enterocin C targeting the undecaprenyl pyrophosphate phosphatase BacA from Enterococcus faecalis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara Louche</w:t>
+                <w:t xml:space="preserve">Lipid droplets in hepatocytes support Enterococcus faecalis intracellular multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop Great Wall Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sintra, Portugal</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296634v1</w:t>
+                <w:t xml:space="preserve">hal-04296183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+                <w:t xml:space="preserve">Comparison of Enterococcus faecalis MMH -594, OG1RF and V583 liver infection hepatic injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la GS LSH Université Paris-Saclay "Environment and Host Microbiomes-Functional Interactions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305662v1</w:t>
+                <w:t xml:space="preserve">hal-04296269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Enterococcus faecalis MMH -594, OG1RF and V583 liver infection hepatic injury</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Jan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la GS LSH Université Paris-Saclay "Environment and Host Microbiomes-Functional Interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296269v1</w:t>
+                <w:t xml:space="preserve">hal-04305662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis is involved in the pancreatitis process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Perrin</w:t>
+                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEG Week 2023 (United European Gastroenterology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Hybrid congress in Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Atelier INSERM n°272 "Les microbiotes-de l'exploration à l'application thérapeutique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296382v1</w:t>
+                <w:t xml:space="preserve">hal-04304241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+                <w:t xml:space="preserve">Enterococcus faecalis is involved in the pancreatitis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Descourvières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couvelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INSERM n°272 "Les microbiotes-de l'exploration à l'application thérapeutique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">UEG Week 2023 (United European Gastroenterology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Hybrid congress in Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304241v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of French Isolates of Enterococcus cecorum: antimicrobial resistance and potential of pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Darrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13820,90 +13820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of French isolates of Enterococcus cecorum: Antimicrobial resis-tance and pathogenicity potential.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Darrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14333,51 +14333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ElrA operon of Enterococcus faecalis contributes to macrophage evasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14812,51 +14812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude génomique et résistance aux antimicrobiens d'une collection d'isolats d’Enterococcus cecorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14913,51 +14913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loux V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hennequet-Antier C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Darrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15138,64 +15138,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial resistance of Enterococcus cecorum: ECOFF determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15260,103 +15260,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genome analysis of Enterococcus cecorum reveals intercontinental spread of a lineage of clinical poultry isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15665,51 +15665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Folcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Auger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Louche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186598v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Repoila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Beurrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bouteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sir Silmane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01439-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronni da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Kline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00069-24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mourand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109757" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01445-22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03689605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bohec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12552-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03658970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2022.109426" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.911320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Gibson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pidwill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carnell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Surewaard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shamarina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009880" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'H&#233;rou&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wessner-Le Bohec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Innocenti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.073288.119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Smith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Salamaga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szkuta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hajdamowicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. Prajsnar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007730" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00310-19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Crouzet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foulon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23437-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13853" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608428v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Wessner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goeders" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1084465" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536498v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Madec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu402" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464834v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Golumbeanu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.048470.114" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. T. K. Prajsnar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. S. A. Renshaw" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V. N. V. Ogryzko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. S. J. Foster" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00976-13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perpetuini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tofalo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01159-13" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Budin-Verneuil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia R. Ladjouzi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055319-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Poisson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.03.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGNLSCN4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190737v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bustos Gaspar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Montero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Teixeira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.07.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX4QM292-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322090v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza N. Teixeira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia S. Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P. Marujo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji R. Yokohata" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayalakshmi S. V. S. Iyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055574-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo R. Torelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bugli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paroni F. P. Sterbini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rita A. R. Florio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis440" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000013v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Palcy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric A. Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Ly-Vu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palcy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fedhila" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Glomski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.09.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WLMSJ1G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180975v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01218-08" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668818v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaspar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marujo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030775-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657763v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Boudebbouze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01522.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG7KFT6S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00773-06" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664125v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00279-07" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659762v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00421-06" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679208v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00594-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert W Hamoen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Kausche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Marahiel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Sinderen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Venema" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2003.tb11532.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677449v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnar Ilami" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.25827-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683292v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Smokvina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020631532202" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VMVGQVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372159v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sasaki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.1.46-52.2002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679805v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratnayake-Lecamwasam" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Wong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Sonenshein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681659v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02470.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694553v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogasawara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albertini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alloni" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/36786" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azedevo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zumstein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692058v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701231v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711465v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705408v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Slack" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joyce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702491v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bower" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perkins" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Yocum" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702481v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Okamoto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vold" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704724v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Alvarez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damiani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sgaramella" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705716v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701027v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heyraud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728091v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heyraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Steinmetz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00015880" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A3CA9B5CF254CE71F721386585AC08E063AD830/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547075v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862894v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.052" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304171v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281315v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334536v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beurrier Elsa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouteau Astrid" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmane Maria Sir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281331v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296584v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785373v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304310v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan E. T. van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294212v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ribeiro" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sousa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296634v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305662v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304241v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281299v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281349v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296612v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Smith" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Salamaga" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galley" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ledger" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304329v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584356v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292709v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292713v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795023v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296637v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296461v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentie J." TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennequet-Antier C." TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262105v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04188278v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Folcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Auger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Louche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Repoila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Beurrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bouteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sir Silmane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01439-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronni da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Kline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00069-24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mourand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109757" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01445-22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03689605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bohec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12552-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03658970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2022.109426" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.911320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Gibson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pidwill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carnell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Surewaard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shamarina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009880" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'H&#233;rou&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wessner-Le Bohec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Innocenti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.073288.119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Smith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Salamaga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szkuta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hajdamowicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. Prajsnar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007730" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00310-19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Crouzet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foulon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23437-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13853" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608428v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Madec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu402" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536512v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Wessner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goeders" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1084465" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464834v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Golumbeanu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.048470.114" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. T. K. Prajsnar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. S. A. Renshaw" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V. N. V. Ogryzko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. S. J. Foster" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00976-13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perpetuini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tofalo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01159-13" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736199v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Poisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.03.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGNLSCN4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528181v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Budin-Verneuil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia R. Ladjouzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055319-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190737v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bustos Gaspar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Montero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Teixeira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.07.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX4QM292-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322090v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza N. Teixeira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia S. Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P. Marujo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji R. Yokohata" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayalakshmi S. V. S. Iyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055574-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo R. Torelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bugli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paroni F. P. Sterbini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rita A. R. Florio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis440" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000013v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Palcy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric A. Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Ly-Vu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palcy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fedhila" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Glomski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.09.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WLMSJ1G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180975v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01218-08" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668818v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaspar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marujo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030775-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657763v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Boudebbouze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01522.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG7KFT6S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00773-06" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664125v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00279-07" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659762v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00421-06" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679208v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00594-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert W Hamoen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Kausche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Marahiel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Sinderen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Venema" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2003.tb11532.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677449v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnar Ilami" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.25827-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683292v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Smokvina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020631532202" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VMVGQVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372159v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sasaki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.1.46-52.2002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679805v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratnayake-Lecamwasam" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Wong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Sonenshein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681659v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02470.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694553v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogasawara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albertini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alloni" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/36786" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azedevo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zumstein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692058v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701231v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711465v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705408v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Slack" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joyce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702491v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bower" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perkins" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Yocum" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702481v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Okamoto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vold" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704724v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Alvarez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damiani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sgaramella" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705716v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701027v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heyraud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728091v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heyraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Steinmetz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00015880" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A3CA9B5CF254CE71F721386585AC08E063AD830/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547075v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862894v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.052" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304171v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281315v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334536v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beurrier Elsa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouteau Astrid" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmane Maria Sir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281331v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296584v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785373v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304310v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan E. T. van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294212v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ribeiro" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sousa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296634v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305662v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304241v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281299v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281349v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296612v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Smith" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Salamaga" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galley" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ledger" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304329v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584356v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292709v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292713v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795023v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296637v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296461v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentie J." TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennequet-Antier C." TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262105v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04188278v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>