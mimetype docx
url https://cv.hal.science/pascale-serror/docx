--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -230,51 +230,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
+                <w:t xml:space="preserve">3D imaging-driven assembly of multispecies biofilms with antagonistic activity against undesirable bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
@@ -313,102 +313,102 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244825v1</w:t>
+                <w:t xml:space="preserve">hal-05590158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus cecorum, un agent pathogène opportuniste des volailles : mieux le connaître pour une meilleure maîtrise en élevage</w:t>
+                <w:t xml:space="preserve">Enterococcus cecorum, an opportunistic poultry pathogen: deeper understanding for better farm control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
@@ -443,5796 +443,5796 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 38, pp.8283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.1.8283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtue of training: extending phage host spectra against vancomycin-resistant Enterococcus faecium strains using the Appelmans method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Sir Silmane</w:t>
+                <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.01439-23⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557632v1</w:t>
+                <w:t xml:space="preserve">hal-05244825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterococcus faecalis : an overlooked cell invader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronni da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Kline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mmbr.00069-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of administration of narasin or antibiotics on in vivo selection of a narasin- and multidrug-resistant Enterococcus cecorum strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alassane Keita</w:t>
+                <w:t xml:space="preserve">The virtue of training: extending phage host spectra against vancomycin-resistant Enterococcus faecium strains using the Appelmans method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Beurrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sir Silmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109757⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (5), pp. e0143923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.01439-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083477v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Genome Analysis of Enterococcus cecorum Reveals Intercontinental Spread of a Lineage of Clinical Poultry Isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (2), pp.e0049522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msphere.00495-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Epidemiological Cutoff Values for Antimicrobial Resistance of Enterococcus cecorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jcm.01445-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the gut pathobiont Enterococcus faecalis to deoxycholate and taurocholate bile acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Tiwari</w:t>
+                <w:t xml:space="preserve">Study of the effect of administration of narasin or antibiotics on in vivo selection of a narasin- and multidrug-resistant Enterococcus cecorum strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-12552-3⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 282, pp. 109757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03689605v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+                <w:t xml:space="preserve">Adaptation of the gut pathobiont Enterococcus faecalis to deoxycholate and taurocholate bile acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Repoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2058851⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.8485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-12552-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665679v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03689605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing incidence of Enterococcus-associated diseases in poultry in France over the past 15 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+                <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2022.109426⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.2058851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2058851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03658970v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: An Immunomodulatory Transcriptional Signature Associated With Persistent Listeria Infection in Hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Descoeudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Descoeudres</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Gorrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcimb.2022.911320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immunomodulatory transcriptional signature associated with persistent listeria infection in hepatocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+                <w:t xml:space="preserve">Increasing incidence of Enterococcus-associated diseases in poultry in France over the past 15 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 269, pp.109426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.761945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2022.109426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620710v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03658970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commensal bacteria augment Staphylococcus aureus infection by inactivation of phagocyte-derived reactive oxygen species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daria Shamarina</w:t>
+                <w:t xml:space="preserve">An immunomodulatory transcriptional signature associated with persistent listeria infection in hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Descoeudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gorrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009880⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.761945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400976v1</w:t>
+                <w:t xml:space="preserve">hal-03620710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Structure of the Enterococcal Polysaccharide Antigen (EPA) of Vancomycin-Resistant Enterococcus faecalis V583 Reveals that EPA Decorations Are Teichoic Acids Covalently Linked to a Rhamnopolysaccharide Backbone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+                <w:t xml:space="preserve">Commensal bacteria augment Staphylococcus aureus infection by inactivation of phagocyte-derived reactive oxygen species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Pidwill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Carnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Surewaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Shamarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00277-20⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1009880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021463v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic insights on transcription initiation and RNA processing during bacterial adaptation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bohn</w:t>
+                <w:t xml:space="preserve">Complete Structure of the Enterococcal Polysaccharide Antigen (EPA) of Vancomycin-Resistant Enterococcus faecalis V583 Reveals that EPA Decorations Are Teichoic Acids Covalently Linked to a Rhamnopolysaccharide Backbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guerardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.073288.119⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), 15p. / e00277-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00277-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464291v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal translocation of enterococci requires a threshold level of enterococcal overgrowth in the lumen</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic insights on transcription initiation and RNA processing during bacterial adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Fouquier d'Hérouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Wessner-Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45441-3⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.382-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.073288.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618379v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis Countermeasures Defeat a Virulent Picovirinae Bacteriophage</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intestinal translocation of enterococci requires a threshold level of enterococcal overgrowth in the lumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Bouteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristel Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Derre-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11010048⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45441-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173127v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoration of the enterococcal polysaccharide antigen EPA is essential for virulence, cell surface charge and interaction with effectors of the innate immune system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomasz K. Prajsnar</w:t>
+                <w:t xml:space="preserve">Enterococcus faecalis Countermeasures Defeat a Virulent Picovirinae Bacteriophage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007730⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11010048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628940v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness Restoration of a Genetically Tractable Enterococcus faecalis V583 Derivative To Study Decoration-Related Phenotypes of the Enterococcal Polysaccharide Antigen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Decoration of the enterococcal polysaccharide antigen EPA is essential for virulence, cell surface charge and interaction with effectors of the innate immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert E. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartłomiej Salamaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Szkuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Hajdamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz K. Prajsnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00310-19⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (5), pp.e1007730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444086v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding activity to intestinal cells and transient colonization in mice of two &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paracasei&amp;lt;/em&amp;gt; strains with high aggregation potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Thomas</w:t>
+                <w:t xml:space="preserve">Fitness Restoration of a Genetically Tractable Enterococcus faecalis V583 Derivative To Study Decoration-Related Phenotypes of the Enterococcal Polysaccharide Antigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean S. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-019-2663-4⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00310-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625154v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus paracasei CNCM I-3689 reduces vancomycin-resistant Enterococcus persistence and promotes Bacteroidetes resilience in the gut following antibiotic challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binding activity to intestinal cells and transient colonization in mice of two &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paracasei&amp;lt;/em&amp;gt; strains with high aggregation potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Miljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Kojić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23437-9⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-019-2663-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623143v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaceome and Proteosurfaceome in Parietal Monoderm Bacteria: Focus on Protein Cell-Surface Display</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lactobacillus paracasei CNCM I-3689 reduces vancomycin-resistant Enterococcus persistence and promotes Bacteroidetes resilience in the gut following antibiotic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00100⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23437-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727158v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the role of the virulence factor ElrA during Enterococcus faecalis cell infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfaceome and Proteosurfaceome in Parietal Monoderm Bacteria: Focus on Protein Cell-Surface Display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20206-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02572353v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Enterococcus faecalis virulence factor ElrA interacts with the human Four-and-a-Half LIM Domains Protein 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naima Bermudez</w:t>
+                <w:t xml:space="preserve">Exploration of the role of the virulence factor ElrA during Enterococcus faecalis cell infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-04875-3⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20206-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607001v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02572353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three glycosylated serine-rich repeat proteins play a pivotal role in adhesion and colonization of the pioneer commensal bacterium, Streptococcus salivarius</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chat</w:t>
+                <w:t xml:space="preserve">The Enterococcus faecalis virulence factor ElrA interacts with the human Four-and-a-Half LIM Domains Protein 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bugli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13853⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-04875-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031237v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three glycosylated serine-rich repeat proteins play a pivotal role in adhesion and colonization of the pioneer commensal bacterium, Streptococcus salivarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Couvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (9), pp.3579-3594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.13853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of probiotic and commensal bacteria as non-antibiotic strategies against vancomycin-resistant enterococci</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Whole-genome mapping of 5' RNA ends in bacteria by tagged sequencing: a comprehensive view in Enterococcus faecalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Golumbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Fouquier d'Hérouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy A Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnv012⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (5), pp.1018-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.048470.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536498v1</w:t>
+                <w:t xml:space="preserve">hal-01464834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface Rhamnopolysaccharide Epa of Enterococcus faecalis Is a Key Determinant of Intestinal Colonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Potential use of probiotic and commensal bacteria as non-antibiotic strategies against vancomycin-resistant enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiu402⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 362 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnv012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01536528v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of &amp;lt;em&amp;gt;Enterococcus faecalis elr&amp;lt;/em&amp;gt; operon protects from phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lacoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bugli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12866-015-0448-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory crosstalk between type I and type II toxin-antitoxin systems in the human pathogen Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Wessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goeders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Wessner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+                <w:t xml:space="preserve">Aymeric Fouquier d'Herouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (10), pp.1099-1108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15476286.2015.1084465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome mapping of 5' RNA ends in bacteria by tagged sequencing: a comprehensive view in Enterococcus faecalis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Innocenti</w:t>
+                <w:t xml:space="preserve">The Surface Rhamnopolysaccharide Epa of Enterococcus faecalis Is a Key Determinant of Intestinal Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Golumbeanu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+                <w:t xml:space="preserve">Albertas Navickas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy A Bonnin</w:t>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (5), pp.1018-30. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 211 (1), pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.048470.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiu402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464834v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis prophage dynamics and contributions to pathogenic traits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Critical Genes for Growth in Olive Brine by Transposon Mutagenesis of Lactobacillus pentosus C11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
+                <w:t xml:space="preserve">G. Perpetuini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+                <w:t xml:space="preserve">H. Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003539⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (15), pp.4568 - 4575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01159-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190746v1</w:t>
+                <w:t xml:space="preserve">hal-01003303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish as a Novel Vertebrate Model To Dissect Enterococcal Pathogenesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enterococcal Rgg-Like Regulator ElrR Activates Expression of the elrA Operon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay V. N. V. Ogryzko</w:t>
+                <w:t xml:space="preserve">Romain R. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon J. S. J. Foster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Naima N. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Duhutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00976-13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (13), pp.3073 - 3083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00121-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004553v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcal Rgg-Like Regulator ElrR Activates Expression of the elrA Operon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
+                <w:t xml:space="preserve">Enterococcus faecalis prophage dynamics and contributions to pathogenic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Duhutrel</w:t>
+                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 195 (13), pp.3073 - 3083. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00121-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001022v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Critical Genes for Growth in Olive Brine by Transposon Mutagenesis of Lactobacillus pentosus C11</w:t>
+                <w:t xml:space="preserve">Zebrafish as a Novel Vertebrate Model To Dissect Enterococcal Pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perpetuini</w:t>
+                <w:t xml:space="preserve">Tomasz K. T. K. Prajsnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Scornec</w:t>
+                <w:t xml:space="preserve">Stephen A. S. A. Renshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tofalo</w:t>
+                <w:t xml:space="preserve">Nikolay V. N. V. Ogryzko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. S. J. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Schirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79 (15), pp.4568 - 4575. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81 (11), pp.4271 - 4279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01159-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00976-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003303v1</w:t>
+                <w:t xml:space="preserve">hal-01004553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characterization of antibiotic resistant Enterococcus faecalis in French cheeses.</w:t>
+                <w:t xml:space="preserve">Development of an Efficient In Vivo System (P-junc-TpaseIS(1223)) for Random Transposon Mutagenesis of Lactobacillus casei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Akary</w:t>
+                <w:t xml:space="preserve">Helene H. Licandro-Seraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Poisson</w:t>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chamba</w:t>
+                <w:t xml:space="preserve">Helene H. Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (2), pp.191-8. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (15), pp.5417 - 5423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00531-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736199v1</w:t>
+                <w:t xml:space="preserve">hal-01004149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Aurelie A. Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia R. Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 158 (3), pp.816-825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incongruence between the cps type 2 genotype and host-related phenotypes of an Enterococcus faecalis food isolate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and characterization of antibiotic resistant Enterococcus faecalis in French cheeses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bustos Gaspar</w:t>
+                <w:t xml:space="preserve">Marie-Ange Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Montero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Akary</w:t>
+                <w:t xml:space="preserve">Jean-François Chamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuza Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 158 (2), pp.120 - 125. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (2), pp.191-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190737v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
+                <w:t xml:space="preserve">Incongruence between the cps type 2 genotype and host-related phenotypes of an Enterococcus faecalis food isolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Reffuveille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Frederic Bustos Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+                <w:t xml:space="preserve">Natalia Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Ladjouzi</w:t>
+                <w:t xml:space="preserve">Neuza Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158 (2), pp.120 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322090v1</w:t>
+                <w:t xml:space="preserve">hal-01190737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The incongruent gelatinase genotype and phenotype in Enterococcus faecalis are due to shutting off the ability to respond to the gelatinase biosynthesis-activating pheromone (GBAP) quorum-sensing signal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo P. Marujo</w:t>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryoji R. Yokohata</w:t>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijayalakshmi S. V. S. Iyer</w:t>
+                <w:t xml:space="preserve">Rabia Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology-Sgm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.055574-0⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158 (3), pp.816-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004284v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PavA-like Fibronectin-Binding Protein of Enterococcus faecalis, EfbA, Is Important for Virulence in a Mouse Model of Ascending Urinary Tract Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The incongruent gelatinase genotype and phenotype in Enterococcus faecalis are due to shutting off the ability to respond to the gelatinase biosynthesis-activating pheromone (GBAP) quorum-sensing signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuza N. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo R. Torelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Sofia S. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca F. Bugli</w:t>
+                <w:t xml:space="preserve">Paulo P. Marujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Paroni F. P. Sterbini</w:t>
+                <w:t xml:space="preserve">Ryoji R. Yokohata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ada Rita A. R. Florio</w:t>
+                <w:t xml:space="preserve">Vijayalakshmi S. V. S. Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 206 (6), pp.952 - 960. </w:t>
+              <w:t xml:space="preserve">Microbiology-Sgm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158, pp.519 - 528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jis440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.055574-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004529v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Efficient In Vivo System (P-junc-TpaseIS(1223)) for Random Transposon Mutagenesis of Lactobacillus casei</w:t>
+                <w:t xml:space="preserve">The PavA-like Fibronectin-Binding Protein of Enterococcus faecalis, EfbA, Is Important for Virulence in a Mouse Model of Ascending Urinary Tract Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Licandro-Seraut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
+                <w:t xml:space="preserve">Riccardo R. Torelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+                <w:t xml:space="preserve">Francesca F. Bugli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Scornec</w:t>
+                <w:t xml:space="preserve">Francesco Paroni F. P. Sterbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Ada Rita A. R. Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (15), pp.5417 - 5423. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 206 (6), pp.952 - 960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00531-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jis440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004149v1</w:t>
+                <w:t xml:space="preserve">hal-01004529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale screening of a targeted enterococcus faecalis mutant library identifies envelope fitness factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple and efficient method to search for selected primary transcripts: non-coding and antisense RNAs in the human pathogen Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+                <w:t xml:space="preserve">Aymeric A. Fouquier d'Herouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel A. Houel</w:t>
+                <w:t xml:space="preserve">Francoise F. Wessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois J.-F. Taly</w:t>
+                <w:t xml:space="preserve">David D. Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Palcy</w:t>
+                <w:t xml:space="preserve">Joseph J. Ly-Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean S. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (12), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (7), pp.E46 - U88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000013v1</w:t>
+                <w:t xml:space="preserve">hal-01001011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and efficient method to search for selected primary transcripts: non-coding and antisense RNAs in the human pathogen Enterococcus faecalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Scale Screening of a Targeted Enterococcus faecalis Mutant Library Identifies Envelope Fitness Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric A. Fouquier d'Herouel</w:t>
+                <w:t xml:space="preserve">Adriana Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise F. Wessner</w:t>
+                <w:t xml:space="preserve">Armel Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Halpern</w:t>
+                <w:t xml:space="preserve">Jean-François Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph J. Ly-Vu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sean S. Kennedy</w:t>
+                <w:t xml:space="preserve">Philippe Palcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (7), pp.E46 - U88. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e29023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001011v1</w:t>
+                <w:t xml:space="preserve">hal-05347177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Screening of a Targeted Enterococcus faecalis Mutant Library Identifies Envelope Fitness Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Large-scale screening of a targeted enterococcus faecalis mutant library identifies envelope fitness factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Alberti</w:t>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Houel</w:t>
+                <w:t xml:space="preserve">Armel A. Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Taly</w:t>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Palcy</w:t>
+                <w:t xml:space="preserve">Philippe P. Palcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (12), pp.e29023. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0029023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347177v1</w:t>
+                <w:t xml:space="preserve">hal-01000013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of the virulence of invertebrate and mammalian pathogenic bacteria in the oral insect infection model &amp;lt;em&amp;gt;Galleria mellonella&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -6358,704 +6358,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ace, Which Encodes an Adhesin in Enterococcus faecalis, Is Regulated by Ers and Is Involved in Virulence</w:t>
+                <w:t xml:space="preserve">Highly efficient production of the staphylococcal nuclease reporter in &amp;lt;em&amp;gt;Lactobacillus bulgaricus&amp;lt;/em&amp;gt; governed by the promoter of the &amp;lt;em&amp;gt;hlbA&amp;lt;/em&amp;gt; gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lebreton</w:t>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.01218-08⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 293 (2), pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01522.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180975v1</w:t>
+                <w:t xml:space="preserve">hal-02657763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence of &amp;lt;em&amp;gt;Enterococcus faecalis&amp;lt;/em&amp;gt; dairy strains in an insect model: the role of &amp;lt;em&amp;gt;fsrB&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;gelE&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ace, Which Encodes an Adhesin in Enterococcus faecalis, Is Regulated by Ers and Is Involved in Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gaspar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Neuza Teixeira</w:t>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
+                <w:t xml:space="preserve">Brunella Posteraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.030775-0⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (7), pp.2832-2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01218-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668818v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient production of the staphylococcal nuclease reporter in &amp;lt;em&amp;gt;Lactobacillus bulgaricus&amp;lt;/em&amp;gt; governed by the promoter of the &amp;lt;em&amp;gt;hlbA&amp;lt;/em&amp;gt; gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virulence of &amp;lt;em&amp;gt;Enterococcus faecalis&amp;lt;/em&amp;gt; dairy strains in an insect model: the role of &amp;lt;em&amp;gt;fsrB&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;gelE&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuza Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Paulo Marujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 293 (2), pp.232-239. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 155 (11), pp.3564-3571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01522.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.030775-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657763v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of dairy microorganisms: The Enterococcus genus</w:t>
+                <w:t xml:space="preserve">In situ gene expression in cheese matrices: Application to a set of enterococcal genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samira S. Makhzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75 (3), pp.485-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667037v1</w:t>
+                <w:t xml:space="preserve">hal-02664516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ gene expression in cheese matrices: Application to a set of enterococcal genes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety assessment of dairy microorganisms: The Enterococcus genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Aigle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 75 (3), pp.485-490. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 126 (3), pp.291-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664516v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-terminal WxL domain mediates cell wall binding in &amp;lt;em&amp;gt;Enterococcus faecalis&amp;lt;/em&amp;gt; and other gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7115,90 +7115,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterococcal Leucine-Rich Repeat-Containing Protein Involved in Virulence and Host Inflammatory Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunella Posteraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira S. Makhzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (9), pp.4463-4471. </w:t>
@@ -7288,51 +7288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducroix-Crepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 188 (19), pp.6858-6868. </w:t>
@@ -7383,77 +7383,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;csp&amp;lt;/em&amp;gt;-like genes of &amp;lt;em&amp;gt;Lactobacillus delbrueckii&amp;lt;/em&amp;gt; ssp. &amp;lt;em&amp;gt;bulgaricus&amp;lt;/em&amp;gt; and their response to cold shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 226 (2), pp.323-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7647,77 +7647,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golnar Ilami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Chouayekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 149 (6), pp.1503-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7745,303 +7745,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress responses in lactic acid bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrotransformation of Lactobacillus delbrueckii subsp. bulgaricus and L. delbrueckii subsp. lactis with Various Plasmids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chervaux</w:t>
+                <w:t xml:space="preserve">Takashi Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Smokvina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1020631532202⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (1), pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.68.1.46-52.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683292v1</w:t>
+                <w:t xml:space="preserve">hal-03372159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrotransformation of Lactobacillus delbrueckii subsp. bulgaricus and L. delbrueckii subsp. lactis with Various Plasmids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress responses in lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Smokvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Sasaki</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 82 (1-4), pp.187-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1020631532202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.68.1.46-52.2002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03372159v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus subtilis CodY represses early-stationary-phase genes by sensing GTP levels</w:t>
               </w:r>
@@ -8682,256 +8682,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bacillus subtilis chromosome region encoding homologues of the Escherichia coli mssA and rpsA gene products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleotide sequence of the Bacillus subtilis dnaD gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sorokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Dusko Ehrlich</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 141, pp.311-319</w:t>
+              <w:t xml:space="preserve">, 1995, 141, pp.321-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701231v1</w:t>
+                <w:t xml:space="preserve">hal-02711465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide sequence of the Bacillus subtilis dnaD gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Bacillus subtilis chromosome region encoding homologues of the Escherichia coli mssA and rpsA gene products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sorokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Pujic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bruand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+                <w:t xml:space="preserve">Stanislav Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 141, pp.321-322</w:t>
+              <w:t xml:space="preserve">, 1995, 141, pp.311-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711465v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene required for nutritional repression of the Bacillus subtilis dipeptide permease operon</w:t>
               </w:r>
@@ -9176,51 +9176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9252,260 +9252,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ordered collection of Bacillus subtilis DNA seglents cloned in yeast artificial chromosomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">The transcriptional organization of the Bacillus subtilis 168 chromosome region between the spoVAF and serA genetic loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sorokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 90 (13), pp.6047-6051</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 10 (2), pp.397-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704724v1</w:t>
+                <w:t xml:space="preserve">hal-02705716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptional organization of the Bacillus subtilis 168 chromosome region between the spoVAF and serA genetic loci</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">An ordered collection of Bacillus subtilis DNA seglents cloned in yeast artificial chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sgaramella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 10 (2), pp.397-405</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 90 (13), pp.6047-6051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705716v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organization of the Bacillus subtilis 168 chromosome region between the spoVA and serA genetic loci, based on sequence data</w:t>
               </w:r>
@@ -9517,51 +9517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sorokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9875,802 +9875,802 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
+                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+                <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
+              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036755v1</w:t>
+                <w:t xml:space="preserve">hal-05110654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
+                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabit Ahmed</w:t>
+                <w:t xml:space="preserve">Antoine Carlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110654v1</w:t>
+                <w:t xml:space="preserve">hal-05036755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis: Enterococcus cecorum, an opportunistic pathogen of poultry: Learning more about to better control it on the farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Repoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal - science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521995v1</w:t>
+                <w:t xml:space="preserve">hal-04862894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus cecorum, un agent pathogène opportuniste des volailles : mieux le connaitre pour une meilleure maitrise en élevage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.102-110</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547075v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+                <w:t xml:space="preserve">Enterococcus cecorum, un agent pathogène opportuniste des volailles : mieux le connaitre pour une meilleure maitrise en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Repoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.102-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820676v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis: Enterococcus cecorum, an opportunistic pathogen of poultry: Learning more about to better control it on the farms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - science proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de biologie intégrative de la cellule (I2BC), Mar 2024, Gif-sur-Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862894v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
+                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
@@ -10705,392 +10705,392 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786672v1</w:t>
+                <w:t xml:space="preserve">hal-04820676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerate gut microbiota recovery to enhance resistance to colonisation against vancomycin-resistant Enterococci (VRE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Jan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+                <w:t xml:space="preserve">Guillermo Jiménez-Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Bacell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304171v1</w:t>
+                <w:t xml:space="preserve">hal-04263854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of enterococci as commensals and pathogens in the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enterococci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr Ana Freitas - University of Porto; Prof Kimberly Kline - University of Geneva; Prof Luisa Peixe - University of Porto; Dr Ross McInnes - University of Birmingham; Prof Willem van Schaik - University of Birmingham, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263854v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of enterococci as commensals and pathogens in the gut microbiota</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accelerate gut microbiota recovery to enhance resistance to colonisation against vancomycin-resistant Enterococci (VRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr Ana Freitas - University of Porto; Prof Kimberly Kline - University of Geneva; Prof Luisa Peixe - University of Porto; Dr Ross McInnes - University of Birmingham; Prof Willem van Schaik - University of Birmingham, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281315v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
               </w:r>
@@ -11115,64 +11115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactéries sporulantes pathogènes ou d’intérêt technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Nov 2023, Paris, France</w:t>
@@ -11201,51 +11201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed in vitro evolution of virulent phages against Enterococcus faecium following the Appelmans Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beurrier Elsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11253,51 +11253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouteau Astrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silmane Maria Sir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7th Symposium of the French Phage Network, Oct 2022, Paris, France</w:t>
@@ -11326,90 +11326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11464,77 +11464,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'une collection d'isolats français d'Enterococcus cecorum : Résistance aux antimicrobiens et étude génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Darrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11576,64 +11576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de la fraction active des bactéries du microbiote améliorant la résistance à la colonisation intestinale contre les entérocoques résistants à la vancomycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11822,103 +11822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus paracasei CNCM I-3689 promotes shedding of vancomycin-resistance Enterococcus and Bacteroidetes resilience following antibiotic challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ajaccio (20000), France</w:t>
@@ -11947,103 +11947,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus paracasei CNCM I-3689 reduces vancomycin-resistant Enterococcus persistence and promotes Bacteroidetes resilience following antibiotic challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Enterococci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Chamonix, France</w:t>
@@ -12167,77 +12167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of probiotic strains on intestinal carriage of vancomycin-resistant Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12292,103 +12292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophage-crosstalk and prophage-associated cytotoxicity in Enterococcus faecalis v583</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertas Navickas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France</w:t>
@@ -12435,1547 +12435,1547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of antagonistic biofilm communities for pathogen exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Portland (OR), United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting cell wall glycosylation to disarm and sensitize Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th McBiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid droplets in hepatocytes support Enterococcus faecalis intracellular multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trainel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st MICROBES SYMPOSIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic basis of Enterocin C targeting the undecaprenyl pyrophosphate phosphatase BacA from Enterococcus faecalis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop Great Wall Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sintra, Portugal</w:t>
+              <w:t xml:space="preserve">Atelier INSERM n°272 "Les microbiotes-de l'exploration à l'application thérapeutique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296634v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid droplets in hepatocytes support Enterococcus faecalis intracellular multiplication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Enterococcus faecalis is involved in the pancreatitis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Descourvières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couvelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">UEG Week 2023 (United European Gastroenterology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Hybrid congress in Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296183v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Enterococcus faecalis MMH -594, OG1RF and V583 liver infection hepatic injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid droplets in hepatocytes support Enterococcus faecalis intracellular multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trainel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296269v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic basis of Enterocin C targeting the undecaprenyl pyrophosphate phosphatase BacA from Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la GS LSH Université Paris-Saclay "Environment and Host Microbiomes-Functional Interactions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop Great Wall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sintra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305662v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INSERM n°272 "Les microbiotes-de l'exploration à l'application thérapeutique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la GS LSH Université Paris-Saclay "Environment and Host Microbiomes-Functional Interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304241v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis is involved in the pancreatitis process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Perrin</w:t>
+                <w:t xml:space="preserve">Comparison of Enterococcus faecalis MMH -594, OG1RF and V583 liver infection hepatic injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEG Week 2023 (United European Gastroenterology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Hybrid congress in Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296382v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of French Isolates of Enterococcus cecorum: antimicrobial resistance and potential of pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Darrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès national de la SFM « MICROBES »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential transfer of a virulence determinant in the human commensal species Streptococcus salivarius.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès Gut-Microbiology (INRAE/Rowett)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, virtual venue platform, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of French isolates of Enterococcus cecorum: Antimicrobial resis-tance and pathogenicity potential.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Darrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACTERIA ISOLATED FROM LUNG AS BIOTHERAPEUTICS IN ASTHMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13984,288 +13984,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre David-Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international congress ERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the enterococcal polysaccharide antigen (EPA) decoration to virulence and resistance to antimicrobial peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Salamaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Hajdamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Galley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Enterococci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of probiotic strains on intestinal carriage of vancomycin-resistant Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cherbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14284,146 +14284,146 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech, Résistance aux Antibiotiques, une approche intégrée de l’environnement à l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ElrA operon of Enterococcus faecalis contributes to macrophage evasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of Mucosal Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14433,65 +14433,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries utiles dans la prévention et/ou le traitement de pathologies respiratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14512,87 +14512,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 2110971. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison d’E. faecalis et d’un agent antiinflammatoire et ses utilisations dans la prévention et/ou traitement des maladies respiratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14613,169 +14613,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Palomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 2110973. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; for promoting intestinal clearance of opportunistic pathogens after antibiotic dysbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Grompone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Hylckama Vlieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patent n° : WO/2015/159124. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14785,51 +14785,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude génomique et résistance aux antimicrobiens d'une collection d'isolats d’Enterococcus cecorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14838,169 +14838,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Resistance Analysis of French Isolates of Enterococcus cecorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentie J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loux V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hennequet-Antier C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chambellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Darrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15010,51 +15010,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic insights into Enterocin C targeting the undecaprenyl phosphate recycling protein BacA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15102,423 +15102,423 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial resistance of Enterococcus cecorum: ECOFF determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04188278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genome analysis of Enterococcus cecorum reveals intercontinental spread of a lineage of clinical poultry isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId479"/>
+      <w:footerReference w:type="default" r:id="rId480"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15665,51 +15665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Folcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Auger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Louche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Repoila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Beurrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bouteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sir Silmane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01439-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronni da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Kline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00069-24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mourand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109757" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01445-22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03689605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bohec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12552-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03658970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2022.109426" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.911320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Gibson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pidwill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carnell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Surewaard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shamarina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009880" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'H&#233;rou&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wessner-Le Bohec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Innocenti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.073288.119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Smith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Salamaga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szkuta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hajdamowicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. Prajsnar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007730" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00310-19" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Crouzet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foulon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23437-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13853" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608428v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536498v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Madec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu402" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536512v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Wessner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goeders" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1084465" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464834v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Golumbeanu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.048470.114" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. T. K. Prajsnar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. S. A. Renshaw" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V. N. V. Ogryzko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. S. J. Foster" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00976-13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perpetuini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tofalo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01159-13" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736199v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Poisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.03.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGNLSCN4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528181v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Budin-Verneuil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia R. Ladjouzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055319-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190737v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bustos Gaspar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Montero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Teixeira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.07.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX4QM292-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322090v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza N. Teixeira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia S. Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P. Marujo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji R. Yokohata" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayalakshmi S. V. S. Iyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055574-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo R. Torelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bugli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paroni F. P. Sterbini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rita A. R. Florio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis440" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000013v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Palcy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric A. Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Ly-Vu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palcy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fedhila" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Glomski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.09.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WLMSJ1G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180975v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01218-08" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668818v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaspar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marujo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030775-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657763v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Boudebbouze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01522.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG7KFT6S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00773-06" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664125v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00279-07" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659762v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00421-06" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679208v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00594-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert W Hamoen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Kausche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Marahiel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Sinderen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Venema" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2003.tb11532.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677449v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnar Ilami" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.25827-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683292v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Smokvina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020631532202" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VMVGQVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372159v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sasaki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.1.46-52.2002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679805v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratnayake-Lecamwasam" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Wong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Sonenshein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681659v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02470.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694553v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogasawara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albertini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alloni" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/36786" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azedevo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zumstein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692058v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701231v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711465v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705408v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Slack" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joyce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702491v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bower" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perkins" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Yocum" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702481v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Okamoto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vold" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704724v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Alvarez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damiani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sgaramella" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705716v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701027v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heyraud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728091v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heyraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Steinmetz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00015880" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A3CA9B5CF254CE71F721386585AC08E063AD830/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547075v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862894v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.052" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304171v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281315v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334536v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beurrier Elsa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouteau Astrid" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmane Maria Sir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281331v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296584v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785373v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304310v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan E. T. van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294212v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ribeiro" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sousa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296634v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305662v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304241v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281299v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281349v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296612v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Smith" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Salamaga" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galley" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ledger" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304329v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584356v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292709v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292713v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795023v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296637v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296461v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentie J." TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennequet-Antier C." TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262105v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04188278v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Folcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Auger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Louche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Repoila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronni da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Kline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00069-24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Beurrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bouteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sir Silmane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01439-23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mourand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01445-22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109757" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03689605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bohec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12552-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.911320" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03658970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2022.109426" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Gibson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pidwill" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carnell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Surewaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shamarina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009880" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'H&#233;rou&#235;l" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wessner-Le Bohec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Innocenti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.073288.119" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Salamaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szkuta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hajdamowicz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. Prajsnar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007730" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00310-19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Crouzet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foulon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23437-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13853" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464834v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Golumbeanu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.048470.114" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536512v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Wessner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goeders" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1084465" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Madec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu402" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003303v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perpetuini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tofalo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01159-13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004553v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. T. K. Prajsnar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. S. A. Renshaw" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V. N. V. Ogryzko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. S. J. Foster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00976-13" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Budin-Verneuil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia R. Ladjouzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055319-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Poisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.03.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGNLSCN4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190737v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bustos Gaspar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Montero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Teixeira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.07.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX4QM292-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322090v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004284v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza N. Teixeira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia S. Santos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P. Marujo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji R. Yokohata" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayalakshmi S. V. S. Iyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055574-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004529v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo R. Torelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bugli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paroni F. P. Sterbini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rita A. R. Florio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis440" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric A. Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Ly-Vu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palcy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000013v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Palcy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fedhila" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Glomski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.09.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WLMSJ1G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Boudebbouze" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01522.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180975v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01218-08" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668818v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaspar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marujo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030775-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG7KFT6S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00773-06" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664125v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00279-07" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659762v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00421-06" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679208v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00594-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert W Hamoen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Kausche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Marahiel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Sinderen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Venema" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2003.tb11532.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677449v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnar Ilami" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.25827-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372159v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sasaki" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.1.46-52.2002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683292v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Smokvina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020631532202" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VMVGQVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679805v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratnayake-Lecamwasam" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Wong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Sonenshein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681659v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02470.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694553v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogasawara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albertini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alloni" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/36786" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azedevo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zumstein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692058v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711465v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701231v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705408v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Slack" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joyce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702491v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bower" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perkins" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Yocum" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702481v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Okamoto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vold" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705716v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704724v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Alvarez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damiani" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sgaramella" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701027v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heyraud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728091v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heyraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Steinmetz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00015880" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A3CA9B5CF254CE71F721386585AC08E063AD830/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862894v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.052" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547075v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281315v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304171v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334536v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beurrier Elsa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouteau Astrid" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmane Maria Sir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281331v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296584v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785373v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304310v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan E. T. van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294212v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ribeiro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sousa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304241v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296634v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305662v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281299v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281349v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296612v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Smith" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Salamaga" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galley" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ledger" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304329v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584356v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292709v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292713v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795023v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296461v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentie J." TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennequet-Antier C." TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262105v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04188278v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>