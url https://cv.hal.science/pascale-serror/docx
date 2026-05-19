--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -230,719 +230,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging-driven assembly of multispecies biofilms with antagonistic activity against undesirable bacteria</w:t>
+                <w:t xml:space="preserve">Enterococcus cecorum, an opportunistic poultry pathogen: deeper understanding for better farm control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+                <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berdous</w:t>
+                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.8283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.1.8283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05590158v1</w:t>
+                <w:t xml:space="preserve">hal-05186598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus cecorum, an opportunistic poultry pathogen: deeper understanding for better farm control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Repoila</w:t>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillermo Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38, pp.8283. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.1.8283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186598v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D imaging-driven assembly of multispecies biofilms with antagonistic activity against undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244825v1</w:t>
+                <w:t xml:space="preserve">hal-05590158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis : an overlooked cell invader</w:t>
+                <w:t xml:space="preserve">The virtue of training: extending phage host spectra against vancomycin-resistant Enterococcus faecium strains using the Appelmans method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristel Archambaud</w:t>
+                <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Nunez</w:t>
+                <w:t xml:space="preserve">Elsa Beurrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronni da Silva</w:t>
+                <w:t xml:space="preserve">Astrid Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly Kline</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sir Silmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mmbr.00069-24⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (5), pp. e0143923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.01439-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699417v1</w:t>
+                <w:t xml:space="preserve">hal-04557632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtue of training: extending phage host spectra against vancomycin-resistant Enterococcus faecium strains using the Appelmans method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enterococcus faecalis : an overlooked cell invader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Beurrier</w:t>
+                <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Bouteau</w:t>
+                <w:t xml:space="preserve">Natalia Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
+                <w:t xml:space="preserve">Ronni da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sir Silmane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kimberly Kline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 68 (5), pp. e0143923. </w:t>
+              <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.01439-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mmbr.00069-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557632v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Genome Analysis of Enterococcus cecorum Reveals Intercontinental Spread of a Lineage of Clinical Poultry Isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,51 +1032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Epidemiological Cutoff Values for Antimicrobial Resistance of Enterococcus cecorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,51 +1166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effect of administration of narasin or antibiotics on in vivo selection of a narasin- and multidrug-resistant Enterococcus cecorum strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the gut pathobiont Enterococcus faecalis to deoxycholate and taurocholate bile acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1434,51 +1434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1562,364 +1562,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: An Immunomodulatory Transcriptional Signature Associated With Persistent Listeria Infection in Hepatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing incidence of Enterococcus-associated diseases in poultry in France over the past 15 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Descoeudres</w:t>
+                <w:t xml:space="preserve">Virginie Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.911320⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 269, pp.109426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2022.109426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494542v1</w:t>
+                <w:t xml:space="preserve">anses-03658970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing incidence of Enterococcus-associated diseases in poultry in France over the past 15 years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+                <w:t xml:space="preserve">Corrigendum: An Immunomodulatory Transcriptional Signature Associated With Persistent Listeria Infection in Hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Descoeudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Le Caër</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+                <w:t xml:space="preserve">Kevin Gorrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 269, pp.109426. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2022.109426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.911320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03658970v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immunomodulatory transcriptional signature associated with persistent listeria infection in hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Descoeudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gorrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2372,51 +2372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal translocation of enterococci requires a threshold level of enterococcal overgrowth in the lumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Derre-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2502,103 +2502,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterococcus faecalis Countermeasures Defeat a Virulent Picovirinae Bacteriophage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (1), pp.48. </w:t>
@@ -3272,51 +3272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the role of the virulence factor ElrA during Enterococcus faecalis cell infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,325 +3668,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome mapping of 5' RNA ends in bacteria by tagged sequencing: a comprehensive view in Enterococcus faecalis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Innocenti</w:t>
+                <w:t xml:space="preserve">The Surface Rhamnopolysaccharide Epa of Enterococcus faecalis Is a Key Determinant of Intestinal Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Golumbeanu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+                <w:t xml:space="preserve">Clement Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy A Bonnin</w:t>
+                <w:t xml:space="preserve">Albertas Navickas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.048470.114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 211 (1), pp.62-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiu402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464834v1</w:t>
+                <w:t xml:space="preserve">hal-01536528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of probiotic and commensal bacteria as non-antibiotic strategies against vancomycin-resistant enterococci</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regulatory crosstalk between type I and type II toxin-antitoxin systems in the human pathogen Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Wessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goeders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Fouquier d'Herouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnv012⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (10), pp.1099-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1084465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01536498v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of &amp;lt;em&amp;gt;Enterococcus faecalis elr&amp;lt;/em&amp;gt; operon protects from phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G. Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lacoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3995,1574 +4021,1548 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bugli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12866-015-0448-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory crosstalk between type I and type II toxin-antitoxin systems in the human pathogen Enterococcus faecalis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential use of probiotic and commensal bacteria as non-antibiotic strategies against vancomycin-resistant enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 362 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnv012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15476286.2015.1084465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01536512v1</w:t>
+                <w:t xml:space="preserve">hal-01536498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface Rhamnopolysaccharide Epa of Enterococcus faecalis Is a Key Determinant of Intestinal Colonization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clement Madec</w:t>
+                <w:t xml:space="preserve">Whole-genome mapping of 5' RNA ends in bacteria by tagged sequencing: a comprehensive view in Enterococcus faecalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertas Navickas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+                <w:t xml:space="preserve">Monica Golumbeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Fouquier d'Hérouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Akary</w:t>
+                <w:t xml:space="preserve">Rémy A Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 211 (1), pp.62-71. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (5), pp.1018-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiu402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.048470.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536528v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Critical Genes for Growth in Olive Brine by Transposon Mutagenesis of Lactobacillus pentosus C11</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enterococcus faecalis prophage dynamics and contributions to pathogenic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perpetuini</w:t>
+                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Scornec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Schirone</w:t>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01159-13⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003303v1</w:t>
+                <w:t xml:space="preserve">hal-01190746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcal Rgg-Like Regulator ElrR Activates Expression of the elrA Operon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zebrafish as a Novel Vertebrate Model To Dissect Enterococcal Pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz K. T. K. Prajsnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A. S. A. Renshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain R. Dumoulin</w:t>
+                <w:t xml:space="preserve">Nikolay V. N. V. Ogryzko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima N. Bermudez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
+                <w:t xml:space="preserve">Simon J. S. J. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00121-13⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81 (11), pp.4271 - 4279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00976-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001022v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis prophage dynamics and contributions to pathogenic traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+                <w:t xml:space="preserve">Enterococcal Rgg-Like Regulator ElrR Activates Expression of the elrA Operon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima N. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
+                <w:t xml:space="preserve">Philippe P. Duhutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (13), pp.3073 - 3083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00121-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190746v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish as a Novel Vertebrate Model To Dissect Enterococcal Pathogenesis</w:t>
+                <w:t xml:space="preserve">Identification of Critical Genes for Growth in Olive Brine by Transposon Mutagenesis of Lactobacillus pentosus C11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz K. T. K. Prajsnar</w:t>
+                <w:t xml:space="preserve">G. Perpetuini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen A. S. A. Renshaw</w:t>
+                <w:t xml:space="preserve">H. Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay V. N. V. Ogryzko</w:t>
+                <w:t xml:space="preserve">R. Tofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon J. S. J. Foster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">M. Schirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 81 (11), pp.4271 - 4279. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (15), pp.4568 - 4575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00976-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01159-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004553v1</w:t>
+                <w:t xml:space="preserve">hal-01003303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Efficient In Vivo System (P-junc-TpaseIS(1223)) for Random Transposon Mutagenesis of Lactobacillus casei</w:t>
+                <w:t xml:space="preserve">Prevalence and characterization of antibiotic resistant Enterococcus faecalis in French cheeses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Licandro-Seraut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
+                <w:t xml:space="preserve">Emmanuel Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+                <w:t xml:space="preserve">Marie-Ange Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Scornec</w:t>
+                <w:t xml:space="preserve">Jean-François Chamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (15), pp.5417 - 5423. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (2), pp.191-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00531-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004149v1</w:t>
+                <w:t xml:space="preserve">hal-00736199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia R. Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 158 (3), pp.816-825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characterization of antibiotic resistant Enterococcus faecalis in French cheeses.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Incongruence between the cps type 2 genotype and host-related phenotypes of an Enterococcus faecalis food isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bustos Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Neuza Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (2), pp.191-8. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158 (2), pp.120 - 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736199v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incongruence between the cps type 2 genotype and host-related phenotypes of an Enterococcus faecalis food isolate</w:t>
+                <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bustos Gaspar</w:t>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Montero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Akary</w:t>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuza Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
+                <w:t xml:space="preserve">Rabia Ladjouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.07.006⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158 (3), pp.816-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190737v1</w:t>
+                <w:t xml:space="preserve">hal-04322090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PavA-like Fibronectin-Binding Protein of Enterococcus faecalis, EfbA, Is Important for Virulence in a Mouse Model of Ascending Urinary Tract Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo R. Torelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca F. Bugli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Reffuveille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Francesco Paroni F. P. Sterbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabia Ladjouzi</w:t>
+                <w:t xml:space="preserve">Ada Rita A. R. Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 206 (6), pp.952 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jis440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322090v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The incongruent gelatinase genotype and phenotype in Enterococcus faecalis are due to shutting off the ability to respond to the gelatinase biosynthesis-activating pheromone (GBAP) quorum-sensing signal</w:t>
               </w:r>
@@ -5676,295 +5676,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PavA-like Fibronectin-Binding Protein of Enterococcus faecalis, EfbA, Is Important for Virulence in a Mouse Model of Ascending Urinary Tract Infection</w:t>
+                <w:t xml:space="preserve">Development of an Efficient In Vivo System (P-junc-TpaseIS(1223)) for Random Transposon Mutagenesis of Lactobacillus casei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo R. Torelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Helene H. Licandro-Seraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca F. Bugli</w:t>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Paroni F. P. Sterbini</w:t>
+                <w:t xml:space="preserve">Helene H. Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ada Rita A. R. Florio</w:t>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 206 (6), pp.952 - 960. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (15), pp.5417 - 5423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jis440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00531-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004529v1</w:t>
+                <w:t xml:space="preserve">hal-01004149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and efficient method to search for selected primary transcripts: non-coding and antisense RNAs in the human pathogen Enterococcus faecalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale screening of a targeted enterococcus faecalis mutant library identifies envelope fitness factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric A. Fouquier d'Herouel</w:t>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise F. Wessner</w:t>
+                <w:t xml:space="preserve">Armel A. Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Halpern</w:t>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph J. Ly-Vu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sean S. Kennedy</w:t>
+                <w:t xml:space="preserve">Philippe P. Palcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (7), pp.E46 - U88. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001011v1</w:t>
+                <w:t xml:space="preserve">hal-01000013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Screening of a Targeted Enterococcus faecalis Mutant Library Identifies Envelope Fitness Factors</w:t>
               </w:r>
@@ -6029,210 +6029,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.e29023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0029023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale screening of a targeted enterococcus faecalis mutant library identifies envelope fitness factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+                <w:t xml:space="preserve">A simple and efficient method to search for selected primary transcripts: non-coding and antisense RNAs in the human pathogen Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric A. Fouquier d'Herouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+                <w:t xml:space="preserve">Francoise F. Wessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel A. Houel</w:t>
+                <w:t xml:space="preserve">David D. Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois J.-F. Taly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Palcy</w:t>
+                <w:t xml:space="preserve">Joseph J. Ly-Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean S. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (7), pp.E46 - U88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000013v1</w:t>
+                <w:t xml:space="preserve">hal-01001011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of the virulence of invertebrate and mammalian pathogenic bacteria in the oral insect infection model &amp;lt;em&amp;gt;Galleria mellonella&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -6358,412 +6358,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient production of the staphylococcal nuclease reporter in &amp;lt;em&amp;gt;Lactobacillus bulgaricus&amp;lt;/em&amp;gt; governed by the promoter of the &amp;lt;em&amp;gt;hlbA&amp;lt;/em&amp;gt; gene</w:t>
+                <w:t xml:space="preserve">ace, Which Encodes an Adhesin in Enterococcus faecalis, Is Regulated by Ers and Is Involved in Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+                <w:t xml:space="preserve">François Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunella Posteraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01522.x⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (7), pp.2832-2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01218-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657763v1</w:t>
+                <w:t xml:space="preserve">hal-02180975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ace, Which Encodes an Adhesin in Enterococcus faecalis, Is Regulated by Ers and Is Involved in Virulence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virulence of &amp;lt;em&amp;gt;Enterococcus faecalis&amp;lt;/em&amp;gt; dairy strains in an insect model: the role of &amp;lt;em&amp;gt;fsrB&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;gelE&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+                <w:t xml:space="preserve">Frédéric Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuza Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunella Posteraro</w:t>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Marujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.01218-08⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 155 (11), pp.3564-3571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.030775-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180975v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence of &amp;lt;em&amp;gt;Enterococcus faecalis&amp;lt;/em&amp;gt; dairy strains in an insect model: the role of &amp;lt;em&amp;gt;fsrB&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;gelE&amp;lt;/em&amp;gt;</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly efficient production of the staphylococcal nuclease reporter in &amp;lt;em&amp;gt;Lactobacillus bulgaricus&amp;lt;/em&amp;gt; governed by the promoter of the &amp;lt;em&amp;gt;hlbA&amp;lt;/em&amp;gt; gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Marujo</w:t>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samira S. Boudebbouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 155 (11), pp.3564-3571. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 293 (2), pp.232-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.030775-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2009.01522.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668818v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ gene expression in cheese matrices: Application to a set of enterococcal genes</w:t>
               </w:r>
@@ -6775,51 +6775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira S. Makhzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Akary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7115,77 +7115,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterococcal Leucine-Rich Repeat-Containing Protein Involved in Virulence and Host Inflammatory Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunella Posteraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira S. Makhzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7288,51 +7288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducroix-Crepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 188 (19), pp.6858-6868. </w:t>
@@ -7409,51 +7409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 226 (2), pp.323-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7647,77 +7647,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golnar Ilami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Chouayekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 149 (6), pp.1503-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7745,303 +7745,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrotransformation of Lactobacillus delbrueckii subsp. bulgaricus and L. delbrueckii subsp. lactis with Various Plasmids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress responses in lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Sasaki</w:t>
+                <w:t xml:space="preserve">Christian Chervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Dusko Ehrlich</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tamara Smokvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.68.1.46-52.2002⟩</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 82 (1-4), pp.187-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1020631532202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372159v1</w:t>
+                <w:t xml:space="preserve">hal-02683292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress responses in lactic acid bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrotransformation of Lactobacillus delbrueckii subsp. bulgaricus and L. delbrueckii subsp. lactis with Various Plasmids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takashi Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1020631532202⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (1), pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.68.1.46-52.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683292v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus subtilis CodY represses early-stationary-phase genes by sensing GTP levels</w:t>
               </w:r>
@@ -9252,260 +9252,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptional organization of the Bacillus subtilis 168 chromosome region between the spoVAF and serA genetic loci</w:t>
+                <w:t xml:space="preserve">An ordered collection of Bacillus subtilis DNA seglents cloned in yeast artificial chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sgaramella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 10 (2), pp.397-405</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 90 (13), pp.6047-6051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705716v1</w:t>
+                <w:t xml:space="preserve">hal-02704724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ordered collection of Bacillus subtilis DNA seglents cloned in yeast artificial chromosomes</w:t>
+                <w:t xml:space="preserve">The transcriptional organization of the Bacillus subtilis 168 chromosome region between the spoVAF and serA genetic loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sorokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 90 (13), pp.6047-6051</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 10 (2), pp.397-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704724v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organization of the Bacillus subtilis 168 chromosome region between the spoVA and serA genetic loci, based on sequence data</w:t>
               </w:r>
@@ -9881,90 +9881,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10006,77 +10006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10125,735 +10125,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis: Enterococcus cecorum, an opportunistic pathogen of poultry: Learning more about to better control it on the farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enterococcus cecorum, un agent pathogène opportuniste des volailles : mieux le connaitre pour une meilleure maitrise en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Repoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - science proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.102-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862894v1</w:t>
+                <w:t xml:space="preserve">hal-04547075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de biologie intégrative de la cellule (I2BC), Mar 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786672v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus cecorum, un agent pathogène opportuniste des volailles : mieux le connaitre pour une meilleure maitrise en élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.102-110</w:t>
+              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547075v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
+                <w:t xml:space="preserve">Synthesis: Enterococcus cecorum, an opportunistic pathogen of poultry: Learning more about to better control it on the farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berdous</w:t>
+                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Repoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal - science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521995v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820676v1</w:t>
+                <w:t xml:space="preserve">hal-04786672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jiménez-Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
@@ -11076,103 +11076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactéries sporulantes pathogènes ou d’intérêt technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Nov 2023, Paris, France</w:t>
@@ -11201,51 +11201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed in vitro evolution of virulent phages against Enterococcus faecium following the Appelmans Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beurrier Elsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11253,51 +11253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouteau Astrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silmane Maria Sir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7th Symposium of the French Phage Network, Oct 2022, Paris, France</w:t>
@@ -11326,51 +11326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11451,51 +11451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'une collection d'isolats français d'Enterococcus cecorum : Résistance aux antimicrobiens et étude génomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12292,103 +12292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophage-crosstalk and prophage-associated cytotoxicity in Enterococcus faecalis v583</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Filipa Cruz de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertas Navickas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L’Isle-sur-la-Sorgue, France</w:t>
@@ -12449,103 +12449,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of antagonistic biofilm communities for pathogen exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Portland (OR), United States. 2025</w:t>
@@ -12613,51 +12613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12818,803 +12818,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+                <w:t xml:space="preserve">Lipid droplets in hepatocytes support Enterococcus faecalis intracellular multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INSERM n°272 "Les microbiotes-de l'exploration à l'application thérapeutique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304241v1</w:t>
+                <w:t xml:space="preserve">hal-04296183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis is involved in the pancreatitis process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic basis of Enterocin C targeting the undecaprenyl pyrophosphate phosphatase BacA from Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEG Week 2023 (United European Gastroenterology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Hybrid congress in Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">EMBO Workshop Great Wall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sintra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296382v1</w:t>
+                <w:t xml:space="preserve">hal-04296634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid droplets in hepatocytes support Enterococcus faecalis intracellular multiplication</w:t>
+                <w:t xml:space="preserve">Comparison of Enterococcus faecalis MMH -594, OG1RF and V583 liver infection hepatic injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296183v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic basis of Enterocin C targeting the undecaprenyl pyrophosphate phosphatase BacA from Enterococcus faecalis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop Great Wall Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sintra, Portugal</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la GS LSH Université Paris-Saclay "Environment and Host Microbiomes-Functional Interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296634v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pepke</w:t>
+                <w:t xml:space="preserve">Enterococcus faecalis is involved in the pancreatitis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Descourvières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couvelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la GS LSH Université Paris-Saclay "Environment and Host Microbiomes-Functional Interactions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">UEG Week 2023 (United European Gastroenterology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Hybrid congress in Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305662v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Enterococcus faecalis MMH -594, OG1RF and V583 liver infection hepatic injury</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing resistance to colonisation of the gut microbiota against vancomycin-resistant Enterococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Atelier INSERM n°272 "Les microbiotes-de l'exploration à l'application thérapeutique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296269v1</w:t>
+                <w:t xml:space="preserve">hal-04304241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of French Isolates of Enterococcus cecorum: antimicrobial resistance and potential of pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13721,51 +13721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13820,51 +13820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of French isolates of Enterococcus cecorum: Antimicrobial resis-tance and pathogenicity potential.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14333,51 +14333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ElrA operon of Enterococcus faecalis contributes to macrophage evasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima G Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14812,51 +14812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude génomique et résistance aux antimicrobiens d'une collection d'isolats d’Enterococcus cecorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15138,51 +15138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial resistance of Enterococcus cecorum: ECOFF determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15260,51 +15260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genome analysis of Enterococcus cecorum reveals intercontinental spread of a lineage of clinical poultry isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15378,51 +15378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15665,51 +15665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Folcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Auger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Louche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Repoila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronni da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Kline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00069-24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Beurrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bouteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sir Silmane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01439-23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mourand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01445-22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109757" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03689605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bohec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12552-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.911320" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03658970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2022.109426" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Gibson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pidwill" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carnell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Surewaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shamarina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009880" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'H&#233;rou&#235;l" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wessner-Le Bohec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Innocenti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.073288.119" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Salamaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szkuta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hajdamowicz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. Prajsnar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007730" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00310-19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Crouzet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foulon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23437-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13853" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464834v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Golumbeanu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.048470.114" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536512v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Wessner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goeders" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1084465" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Madec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu402" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003303v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perpetuini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tofalo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01159-13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004553v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. T. K. Prajsnar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. S. A. Renshaw" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V. N. V. Ogryzko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. S. J. Foster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00976-13" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Budin-Verneuil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia R. Ladjouzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055319-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Poisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.03.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGNLSCN4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190737v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bustos Gaspar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Montero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Teixeira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.07.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX4QM292-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322090v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004284v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza N. Teixeira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia S. Santos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P. Marujo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji R. Yokohata" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayalakshmi S. V. S. Iyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055574-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004529v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo R. Torelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bugli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paroni F. P. Sterbini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rita A. R. Florio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis440" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric A. Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Ly-Vu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palcy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000013v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Palcy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fedhila" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Glomski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.09.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WLMSJ1G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Boudebbouze" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01522.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180975v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01218-08" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668818v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaspar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marujo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030775-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG7KFT6S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00773-06" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664125v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00279-07" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659762v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00421-06" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679208v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00594-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert W Hamoen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Kausche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Marahiel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Sinderen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Venema" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2003.tb11532.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677449v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnar Ilami" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.25827-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372159v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sasaki" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.1.46-52.2002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683292v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Smokvina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020631532202" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VMVGQVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679805v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratnayake-Lecamwasam" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Wong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Sonenshein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681659v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02470.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694553v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogasawara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albertini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alloni" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/36786" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azedevo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zumstein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692058v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711465v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701231v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705408v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Slack" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joyce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702491v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bower" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perkins" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Yocum" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702481v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Okamoto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vold" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705716v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704724v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Alvarez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damiani" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sgaramella" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701027v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heyraud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728091v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heyraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Steinmetz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00015880" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A3CA9B5CF254CE71F721386585AC08E063AD830/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862894v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.052" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547075v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281315v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304171v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334536v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beurrier Elsa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouteau Astrid" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmane Maria Sir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281331v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296584v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785373v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304310v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan E. T. van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294212v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ribeiro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sousa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304241v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296634v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305662v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281299v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281349v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296612v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Smith" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Salamaga" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galley" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ledger" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304329v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584356v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292709v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292713v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795023v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296461v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentie J." TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennequet-Antier C." TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262105v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04188278v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Folcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Auger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Louche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Touz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186598v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Repoila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Beurrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bouteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sir Silmane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01439-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronni da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Kline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00069-24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mourand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01445-22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109757" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03689605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bohec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiwari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12552-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03658970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2022.109426" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.911320" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Gibson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pidwill" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carnell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Surewaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shamarina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009880" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03021463v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00277-20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'H&#233;rou&#235;l" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wessner-Le Bohec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Innocenti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.073288.119" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Salamaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szkuta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hajdamowicz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. Prajsnar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007730" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Matos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean S. Kennedy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00310-19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Koji&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2663-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Crouzet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Foulon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23437-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dervyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bugli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bermudez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04875-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13853" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536528v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Madec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Filipa Cruz de Matos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Wessner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goeders" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1084465" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632012v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dumoulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Gaubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0448-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnv012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464834v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Golumbeanu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my A Bonnin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.048470.114" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190746v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003539" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz K. T. K. Prajsnar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. S. A. Renshaw" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V. N. V. Ogryzko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. S. J. Foster" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00976-13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dumoulin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima N. Bermudez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Duhutrel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00121-13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perpetuini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scornec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tofalo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01159-13" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736199v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Poisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chamba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.03.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGNLSCN4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528181v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Budin-Verneuil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia R. Ladjouzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055319-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190737v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bustos Gaspar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Montero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Teixeira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.07.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX4QM292-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322090v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Ladjouzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004529v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo R. Torelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bugli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paroni F. P. Sterbini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rita A. R. Florio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis440" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004284v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza N. Teixeira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia S. Santos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P. Marujo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji R. Yokohata" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayalakshmi S. V. S. Iyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055574-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Licandro-Seraut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maguin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000013v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Taly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Palcy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palcy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric A. Fouquier d'Herouel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Wessner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Ly-Vu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fedhila" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Buisson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Glomski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.09.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WLMSJ1G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180975v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01218-08" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668818v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaspar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marujo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.030775-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657763v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Boudebbouze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2009.01522.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG7KFT6S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brinster" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00773-06" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664125v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00279-07" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659762v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00421-06" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679208v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00594-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert W Hamoen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Kausche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Marahiel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Sinderen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Venema" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2003.tb11532.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677449v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnar Ilami" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.25827-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683292v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Smokvina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020631532202" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VMVGQVQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372159v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sasaki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.1.46-52.2002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679805v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratnayake-Lecamwasam" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Wong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Sonenshein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681659v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02470.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694553v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogasawara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albertini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alloni" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/36786" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azedevo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zumstein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692058v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711465v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701231v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pujic" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705408v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Slack" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joyce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702491v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bower" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perkins" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Yocum" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702481v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Okamoto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vold" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704724v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Alvarez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damiani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sgaramella" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705716v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701027v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heyraud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heizmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728091v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heyraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Steinmetz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heizmann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00015880" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A3CA9B5CF254CE71F721386585AC08E063AD830/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547075v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862894v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.052" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281315v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304171v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bayle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lemoine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pepke" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334536v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beurrier Elsa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouteau Astrid" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmane Maria Sir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281331v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305004v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David-Hachette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296584v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785373v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304310v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan E. T. van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03584441v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lapaque" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294212v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ribeiro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sousa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296634v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305662v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304241v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281299v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281349v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295216v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296612v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Smith" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Salamaga" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galley" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ledger" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304329v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584356v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292709v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292713v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795023v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Hylckama Vlieg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296461v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentie J." TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennequet-Antier C." TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262105v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04188278v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>