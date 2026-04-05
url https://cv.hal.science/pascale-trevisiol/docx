--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1603,165 +1603,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de la temporalité dans l’interlangue d’apprenants japonais de français</w:t>
+                <w:t xml:space="preserve">Expression de la temporalité et de la spatialité dans le discours d'apprenants japonais de français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue japonaise de didactique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.25-35</w:t>
+              <w:t xml:space="preserve">Media, Language and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43, pp.101-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978608v1</w:t>
+                <w:t xml:space="preserve">halshs-03892688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de la temporalité et de la spatialité dans le discours d'apprenants japonais de français</w:t>
+                <w:t xml:space="preserve">Expression de la temporalité dans l’interlangue d’apprenants japonais de français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media, Language and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 43, pp.101-126</w:t>
+              <w:t xml:space="preserve">Revue japonaise de didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03892688v1</w:t>
+                <w:t xml:space="preserve">hal-02978608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thématisation comme procédé de prise de perspective : structures en 'qui' et passivation en français langue étrangère et maternelle</w:t>
               </w:r>
@@ -2075,204 +2075,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes et variations dans les variétés d'apprenants du français L2/L3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflectional marking in initial L2 productions: A look at input processing at first exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche DILTEC : Norme(s), variation et enseignement des langues (NoVarEL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Theoretical East Asian Psycholinguistics (ICTEAP-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dongguk University, Aug 2023, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292994v1</w:t>
+                <w:t xml:space="preserve">hal-04235436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflectional marking in initial L2 productions: A look at input processing at first exposure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normes et variations dans les variétés d'apprenants du français L2/L3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Theoretical East Asian Psycholinguistics (ICTEAP-4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dongguk University, Aug 2023, Seoul (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche DILTEC : Norme(s), variation et enseignement des langues (NoVarEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235436v1</w:t>
+                <w:t xml:space="preserve">hal-04292994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage-enseignement de la grammaire en L3 : grammaires en construction et approches didactiques</w:t>
               </w:r>
@@ -2390,230 +2390,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation de L2 dans la production en L3 : le cas des tamoulophones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
+                <w:t xml:space="preserve">Appropriation d’une nouvelle langue en contexte de migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wauquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche en Langues et Littératures Européennes (ILLE) de l’Université de Haute-Alsace ; laboratoire Dynamique du Langage in situ DyLis de l’Université de Rouen ; Réseau Thématique de Recherche RéAL2, Jul 2023, Mulhouse (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque bi-annuel du Réseau d'Acquisition des L2 (RéAL2) : Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace, Jul 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157566v1</w:t>
+                <w:t xml:space="preserve">hal-04235417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation d’une nouvelle langue en contexte de migration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebekah Rast</w:t>
+                <w:t xml:space="preserve">Activation de L2 dans la production en L3 : le cas des tamoulophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Wauquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bi-annuel du Réseau d'Acquisition des L2 (RéAL2) : Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Haute-Alsace, Jul 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Langues et Littératures Européennes (ILLE) de l’Université de Haute-Alsace ; laboratoire Dynamique du Langage in situ DyLis de l’Université de Rouen ; Réseau Thématique de Recherche RéAL2, Jul 2023, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235417v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes sur l'acquisition d'une L2/L3 en milieu guidé</w:t>
               </w:r>
@@ -2839,191 +2839,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l’expression de l’espace dynamique par des tamoulophones apprenants du français L3</w:t>
+                <w:t xml:space="preserve">Acquisition de l'expression du mouvement par des tamoulophones apprenants du français L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International en Hommage à Maya Hickmann</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Structures Formelles du Langage; Université Paris 8 - UPL, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EuroSLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03831610v1</w:t>
+                <w:t xml:space="preserve">hal-03836605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l'expression du mouvement par des tamoulophones apprenants du français L3</w:t>
+                <w:t xml:space="preserve">Acquisition de l’expression de l’espace dynamique par des tamoulophones apprenants du français L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque International en Hommage à Maya Hickmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Structures Formelles du Langage; Université Paris 8 - UPL, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836605v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03831610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de l’expression du mouvement par des tamoulophones apprenants du français L3</w:t>
               </w:r>
@@ -3465,355 +3465,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de l’impact des caractéristiques des langues cibles sur le traitement de l’input en début d’acquisition Réplique du projet VILLA.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qianwen Guan</w:t>
+                <w:t xml:space="preserve">Construction des savoirs professionnels à travers les écrits de formation en M1 de Didactique du FLE/S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International “Research methodology in the field of second language acquisition and learning”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : Etat des lieux, exigences, évolutions et perspectives", VIIe Colloque international ADCUEFE - Campus FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893706v1</w:t>
+                <w:t xml:space="preserve">hal-03840639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des savoirs professionnels à travers les écrits de formation en M1 de Didactique du FLE/S</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ateliers plurilingues à l'université : pistes d'analyse et de réflexions sur les productions des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : Etat des lieux, exigences, évolutions et perspectives", VIIe Colloque international ADCUEFE - Campus FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Ecrire dans/avec les langues : création, expression, réflexion. Ateliers d'écriture créative en contexte plurilingue"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840639v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers plurilingues à l'université : pistes d'analyse et de réflexions sur les productions des apprenants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude comparative de l’impact des caractéristiques des langues cibles sur le traitement de l’input en début d’acquisition Réplique du projet VILLA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyue Cécilia Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianwen Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Ecrire dans/avec les langues : création, expression, réflexion. Ateliers d'écriture créative en contexte plurilingue"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International “Research methodology in the field of second language acquisition and learning”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840634v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réplique de la méthodologie VILLA en japonais langue cible</w:t>
               </w:r>
@@ -5433,234 +5433,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumimasen ... un Veneziano, per favore ! Or why did I use Japanese to order a drink in Italian ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discourse factors and the emergence of grammar. The acquisition of French determiners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maillochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research seminar on Bilingualism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Birbeck University of London, Oct 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">ATINER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448630v1</w:t>
+                <w:t xml:space="preserve">hal-01657604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discourse factors and the emergence of grammar. The acquisition of French determiners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sumimasen ... un Veneziano, per favore ! Or why did I use Japanese to order a drink in Italian ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maillochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATINER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Research seminar on Bilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birbeck University of London, Oct 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657604v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of determiners in French : What is the impact of information structure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Lenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5957,90 +5957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition des déterminants nominaux en français L1 : quel est l'impact de la configuration informationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maillochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIe Congrès international de Linguistique et Philologie Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6186,51 +6186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Watorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekah Rast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bassano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque AEREF (Acquisition des expressions référentielles: perspectives croisées)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6793,217 +6793,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The type of discourse and the use of determination system in French L2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La référence aux entités dans des discours narratifs et descriptifs en L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marzena Watorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Conference of the European Second Language Acquisition (EuRoSLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Stockholm, Sep 2011, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Journée inter-équipes "Référence et détermination"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, UMR 7023 Structures formelles du langage, May 2011, Saint-Denis (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293002v1</w:t>
+                <w:t xml:space="preserve">hal-04293003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La référence aux entités dans des discours narratifs et descriptifs en L2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The type of discourse and the use of determination system in French L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Watorek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée inter-équipes "Référence et détermination"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, UMR 7023 Structures formelles du langage, May 2011, Saint-Denis (93), France</w:t>
+              <w:t xml:space="preserve">21st Annual Conference of the European Second Language Acquisition (EuRoSLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Stockholm, Sep 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293003v1</w:t>
+                <w:t xml:space="preserve">hal-04293002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches en acquisition des langues étrangères: quelles implications didactiques ?</w:t>
               </w:r>
@@ -7520,204 +7520,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la morphologie nominale : le cas du japonais Ln</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
+                <w:t xml:space="preserve">Inflectional marking in initial L3 productions at first exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude du ReAL2 : 'Acquisition, teaching and promotion of "non-majoritarian" varieties'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Verona, Italie</w:t>
+              <w:t xml:space="preserve">L3 Worshop : Multilingual Language Acquisition, Processing and Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tokyo (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863639v1</w:t>
+                <w:t xml:space="preserve">hal-04596101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflectional marking in initial L3 productions at first exposure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rebekah Rast</w:t>
+                <w:t xml:space="preserve">Acquisition de la morphologie nominale : le cas du japonais Ln</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L3 Worshop : Multilingual Language Acquisition, Processing and Use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Tokyo (JP), Japan</w:t>
+              <w:t xml:space="preserve">Journées d'étude du ReAL2 : 'Acquisition, teaching and promotion of "non-majoritarian" varieties'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Verona, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596101v1</w:t>
+                <w:t xml:space="preserve">hal-04863639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction du discours en polonais langue cible par des apprenants débutants : interaction des propriétés des langues sources et de l'input en classe de langue</w:t>
               </w:r>
@@ -8489,238 +8489,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication: Measuring the influence of typologically diverse target language properties on input processing at the initial stages of acquisition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xinyue Cécilia Yu</w:t>
+                <w:t xml:space="preserve">Distance interlinguistique et variantes d'apprentissage d'une langue éloignée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Marquilló Larruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Lucas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpreting language-learning data.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Apprentissage d'une langue éloignée : analyse des erreurs d'apprenants francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-60, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964330v1</w:t>
+                <w:t xml:space="preserve">hal-02978367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance interlinguistique et variantes d'apprentissage d'une langue éloignée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Marquilló Larruy</w:t>
+                <w:t xml:space="preserve">Replication: Measuring the influence of typologically diverse target language properties on input processing at the initial stages of acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyue Cécilia Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprentissage d'une langue éloignée : analyse des erreurs d'apprenants francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-60, 2020</w:t>
+              <w:t xml:space="preserve">Interpreting language-learning data.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978367v1</w:t>
+                <w:t xml:space="preserve">hal-02964330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition des langues : Présentation</w:t>
               </w:r>
@@ -10013,51 +10013,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5123DCE9"/>
+    <w:nsid w:val="B4310081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10244,51 +10244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-trevisiol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4777-3804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080301304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/166887931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122333138" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Majdoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.22017.maj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6020073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01425900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.63.1327" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04863638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bassano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillochon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vigneron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meva Razanadrakoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kaheraoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781847696045-009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03838811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA082339" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954989v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-trevisiol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4777-3804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080301304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/166887931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122333138" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Majdoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.22017.maj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6020073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01425900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.63.1327" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04863638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bassano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillochon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vigneron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293003v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863639v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meva Razanadrakoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kaheraoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781847696045-009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03838811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA082339" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954989v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>