--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1534,234 +1534,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage guidé d'une langue étrangère intra ou hors contexte social. Apprendre le japonais en France ou au Japon : quelles différences ?</w:t>
+                <w:t xml:space="preserve">Expression de la temporalité et de la spatialité dans le discours d'apprenants japonais de français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media, Language and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">, 2002, 43, pp.101-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836264v1</w:t>
+                <w:t xml:space="preserve">halshs-03892688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de la temporalité et de la spatialité dans le discours d'apprenants japonais de français</w:t>
+                <w:t xml:space="preserve">Expression de la temporalité dans l’interlangue d’apprenants japonais de français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media, Language and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 43, pp.101-126</w:t>
+              <w:t xml:space="preserve">Revue japonaise de didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03892688v1</w:t>
+                <w:t xml:space="preserve">hal-02978608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de la temporalité dans l’interlangue d’apprenants japonais de français</w:t>
+                <w:t xml:space="preserve">Apprentissage guidé d'une langue étrangère intra ou hors contexte social. Apprendre le japonais en France ou au Japon : quelles différences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue japonaise de didactique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.25-35</w:t>
+              <w:t xml:space="preserve">Media, Language and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978608v1</w:t>
+                <w:t xml:space="preserve">hal-03836264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thématisation comme procédé de prise de perspective : structures en 'qui' et passivation en français langue étrangère et maternelle</w:t>
               </w:r>
@@ -2075,273 +2075,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflectional marking in initial L2 productions: A look at input processing at first exposure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage-enseignement de la grammaire en L3 : grammaires en construction et approches didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Theoretical East Asian Psycholinguistics (ICTEAP-4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dongguk University, Aug 2023, Seoul (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">Journées d’étude du RéAL2 : Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble-Alpes; Réseau d'Acquisition des L2 (RéAL2), Oct 2023, Grenoble (Campus), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235436v1</w:t>
+                <w:t xml:space="preserve">hal-04265331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes et variations dans les variétés d'apprenants du français L2/L3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflectional marking in initial L2 productions: A look at input processing at first exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche DILTEC : Norme(s), variation et enseignement des langues (NoVarEL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Theoretical East Asian Psycholinguistics (ICTEAP-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dongguk University, Aug 2023, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292994v1</w:t>
+                <w:t xml:space="preserve">hal-04235436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage-enseignement de la grammaire en L3 : grammaires en construction et approches didactiques</w:t>
+                <w:t xml:space="preserve">Normes et variations dans les variétés d'apprenants du français L2/L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude du RéAL2 : Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble-Alpes; Réseau d'Acquisition des L2 (RéAL2), Oct 2023, Grenoble (Campus), France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche DILTEC : Norme(s), variation et enseignement des langues (NoVarEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265331v1</w:t>
+                <w:t xml:space="preserve">hal-04292994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque le plurilinguisme s'invite dans l'activité (méta)cognitive des apprenants d'une langue nouvelle</w:t>
               </w:r>
@@ -2593,273 +2593,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes sur l'acquisition d'une L2/L3 en milieu guidé</w:t>
+                <w:t xml:space="preserve">Lorsque le plurilinguisme s’invite dans l’activité (méta)cognitive des apprenants d’une langue nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Master 2 SDL-DDLES "Vers une meilleure compréhension de l’acquisition, appropriation et enseignement des langues étrangères et secondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR de sciences du langage (Masterants M2 de didactique des langues étrangères et secondes), Jan 2023, Saint-Denis (93), France</w:t>
+              <w:t xml:space="preserve">Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique (PLURENSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953337v1</w:t>
+                <w:t xml:space="preserve">hal-04235382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque le plurilinguisme s’invite dans l’activité (méta)cognitive des apprenants d’une langue nouvelle</w:t>
+                <w:t xml:space="preserve">Etudes sur l'acquisition d'une L2/L3 en milieu guidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique (PLURENSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Master 2 SDL-DDLES "Vers une meilleure compréhension de l’acquisition, appropriation et enseignement des langues étrangères et secondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR de sciences du langage (Masterants M2 de didactique des langues étrangères et secondes), Jan 2023, Saint-Denis (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235382v1</w:t>
+                <w:t xml:space="preserve">hal-03953337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of frequency and L1/L2 typology in the acquisition of inflexional morphology by absolute beginners</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebekah Rast</w:t>
+                <w:t xml:space="preserve">Acquisition de l’expression du mouvement par des tamoulophones apprenants du français L3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31rd Annual Conference of the European Second Language Acquisition (EuroSLA 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">EuroSLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840586v1</w:t>
+                <w:t xml:space="preserve">hal-03765512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de l'expression du mouvement par des tamoulophones apprenants du français L3</w:t>
               </w:r>
@@ -3003,133 +2977,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03831610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l’expression du mouvement par des tamoulophones apprenants du français L3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
+                <w:t xml:space="preserve">Role of frequency and L1/L2 typology in the acquisition of inflexional morphology by absolute beginners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">31rd Annual Conference of the European Second Language Acquisition (EuroSLA 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765512v1</w:t>
+                <w:t xml:space="preserve">hal-03840586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting lexical items from the speech stream at first exposure : French learners of Polish and Arabic</w:t>
+                <w:t xml:space="preserve">Influence des différences translinguistiques dans la reconnaissance des mots en L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Watorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Majdoub</w:t>
@@ -3147,97 +3147,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekah Rast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Conference of the European Second Language Acquisition (EuroSLA 30)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Influence translinguistique : où en est-on aujourd'hui ?, 3e Colloque international bi-annuel du GIS RéAL2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840607v1</w:t>
+                <w:t xml:space="preserve">hal-03840613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des différences translinguistiques dans la reconnaissance des mots en L2</w:t>
+                <w:t xml:space="preserve">Extracting lexical items from the speech stream at first exposure : French learners of Polish and Arabic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Watorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Majdoub</w:t>
@@ -3255,73 +3255,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekah Rast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influence translinguistique : où en est-on aujourd'hui ?, 3e Colloque international bi-annuel du GIS RéAL2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">30th Annual Conference of the European Second Language Acquisition (EuroSLA 30)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840613v1</w:t>
+                <w:t xml:space="preserve">hal-03840607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From processing to production in Japanese Ln at the initial stages of acquisition</w:t>
               </w:r>
@@ -3465,437 +3465,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des savoirs professionnels à travers les écrits de formation en M1 de Didactique du FLE/S</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réplique de la méthodologie VILLA en japonais langue cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : Etat des lieux, exigences, évolutions et perspectives", VIIe Colloque international ADCUEFE - Campus FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontre-clôture du GDRI SLAT (Second Language Acquisition and Teaching)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Lublin, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840639v1</w:t>
+                <w:t xml:space="preserve">hal-03840642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers plurilingues à l'université : pistes d'analyse et de réflexions sur les productions des apprenants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction des savoirs professionnels à travers les écrits de formation en M1 de Didactique du FLE/S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Ecrire dans/avec les langues : création, expression, réflexion. Ateliers d'écriture créative en contexte plurilingue"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : Etat des lieux, exigences, évolutions et perspectives", VIIe Colloque international ADCUEFE - Campus FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840634v1</w:t>
+                <w:t xml:space="preserve">hal-03840639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de l’impact des caractéristiques des langues cibles sur le traitement de l’input en début d’acquisition Réplique du projet VILLA.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ateliers plurilingues à l'université : pistes d'analyse et de réflexions sur les productions des apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International “Research methodology in the field of second language acquisition and learning”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Ecrire dans/avec les langues : création, expression, réflexion. Ateliers d'écriture créative en contexte plurilingue"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893706v1</w:t>
+                <w:t xml:space="preserve">hal-03840634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réplique de la méthodologie VILLA en japonais langue cible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude comparative de l’impact des caractéristiques des langues cibles sur le traitement de l’input en début d’acquisition Réplique du projet VILLA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyue Cécilia Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianwen Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre-clôture du GDRI SLAT (Second Language Acquisition and Teaching)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Lublin, Pologne</w:t>
+              <w:t xml:space="preserve">Colloque International “Research methodology in the field of second language acquisition and learning”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840642v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles spécificités pédagogiques faut-il mettre en place pour un cours de langue par visioconférence ?</w:t>
               </w:r>
@@ -3957,368 +3957,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un portfolio du praticien réflexif en Master</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laurens</w:t>
+                <w:t xml:space="preserve">La reformulation : quelles implications pédagogiques pour quelles applications méthodologiques dans les manuels de FLE et FLS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Marquilló Larruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche "Un portfolio de formation et de recherche en didactique des langues : pourquoi ? comment ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">4e Congrès de la Commission Asie-Pacifique de la FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Kyoto, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840547v1</w:t>
+                <w:t xml:space="preserve">hal-03840644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation des savoirs et réflexivité dans les écrits de formation en M1 de didactique du FLE/S</w:t>
+                <w:t xml:space="preserve">Vers un portfolio du praticien réflexif en Master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Circulation des savoirs : écriture(s) et réflexivité dans la formation et la recherche", DILTEC-Université Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche "Un portfolio de formation et de recherche en didactique des langues : pourquoi ? comment ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840545v1</w:t>
+                <w:t xml:space="preserve">hal-03840547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reformulation : quelles implications pédagogiques pour quelles applications méthodologiques dans les manuels de FLE et FLS ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Appropriation des savoirs et réflexivité dans les écrits de formation en M1 de didactique du FLE/S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Krylyschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès de la Commission Asie-Pacifique de la FIPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Kyoto, Japon</w:t>
+              <w:t xml:space="preserve">Journée d'études "Circulation des savoirs : écriture(s) et réflexivité dans la formation et la recherche", DILTEC-Université Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840644v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition/appropriation/apprentissage : quelles définitions ?</w:t>
               </w:r>
@@ -4367,204 +4367,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discourse production in Polish TL by French, German and English learners : interaction between input and source language</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'influence translinguistique : un phénomène d'insécurité en langue(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRI-SLAT Meeting : Second Language Acquisition and Teaching : First stages ans Input processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve"> Normes, discours, représentations et insécurité linguistique : quel questionnement pour la recherche en didactique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale 268 Langage et langues, Université Paris 3 Sorbonne Nouvelle, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497385v1</w:t>
+                <w:t xml:space="preserve">hal-01448574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence translinguistique : un phénomène d'insécurité en langue(s) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discourse production in Polish TL by French, German and English learners : interaction between input and source language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Normes, discours, représentations et insécurité linguistique : quel questionnement pour la recherche en didactique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale 268 Langage et langues, Université Paris 3 Sorbonne Nouvelle, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">GDRI-SLAT Meeting : Second Language Acquisition and Teaching : First stages ans Input processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448574v1</w:t>
+                <w:t xml:space="preserve">hal-01497385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquences didactiques créées pour la validation du cours 'Méthodologies d'enseignement et pratiques de classe' : premières pistes d'analyse</w:t>
               </w:r>
@@ -5161,191 +5161,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorat et interactions à distance en FLE : &amp;quot;Le français en (première) ligne Poitiers-Evry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions asynchrones par visioconférence et acquisition d'une L2 : un regard sur les productions d'apprenants du F1L Poitiers-Evry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Chotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée d'étude en didactique LANSAD (LANgues pour Spécialistes d'Autres Disciplines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche ICAR "Médias, Médiations, Multimodalité dans l'Apprentissage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387145v1</w:t>
+                <w:t xml:space="preserve">hal-03840549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions asynchrones par visioconférence et acquisition d'une L2 : un regard sur les productions d'apprenants du F1L Poitiers-Evry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tutorat et interactions à distance en FLE : &amp;quot;Le français en (première) ligne Poitiers-Evry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche ICAR "Médias, Médiations, Multimodalité dans l'Apprentissage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">1ère journée d'étude en didactique LANSAD (LANgues pour Spécialistes d'Autres Disciplines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840549v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent does structured and practiced input neutralize L1 and L2 effects on an L3 at the initial stages of acquisition?</w:t>
               </w:r>
@@ -5433,234 +5433,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discourse factors and the emergence of grammar. The acquisition of French determiners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sumimasen ... un Veneziano, per favore ! Or why did I use Japanese to order a drink in Italian ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maillochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATINER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Research seminar on Bilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birbeck University of London, Oct 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657604v1</w:t>
+                <w:t xml:space="preserve">hal-01448630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumimasen ... un Veneziano, per favore ! Or why did I use Japanese to order a drink in Italian ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discourse factors and the emergence of grammar. The acquisition of French determiners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maillochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research seminar on Bilingualism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Birbeck University of London, Oct 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">ATINER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448630v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of determiners in French : What is the impact of information structure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Lenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5862,77 +5862,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Poitiers à Evry, le français en (première) ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Marquillo-Larruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Interactions en ligne en langues, questions autour de la communication synchrone et asynchrone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5957,90 +5957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition des déterminants nominaux en français L1 : quel est l'impact de la configuration informationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Lenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maillochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIe Congrès international de Linguistique et Philologie Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6186,51 +6186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Watorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekah Rast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bassano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque AEREF (Acquisition des expressions référentielles: perspectives croisées)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6501,64 +6501,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Marquillo-Larruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6622,64 +6622,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Marquillo-Larruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linguistique de corpus à l'heure de la confrontation entre concepts, techniques et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6730,51 +6730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Marquilló Larruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : La reformulation: usages et contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Nov 2012, Poitiers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7520,204 +7520,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflectional marking in initial L3 productions at first exposure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rebekah Rast</w:t>
+                <w:t xml:space="preserve">Acquisition de la morphologie nominale : le cas du japonais Ln</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L3 Worshop : Multilingual Language Acquisition, Processing and Use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Tokyo (JP), Japan</w:t>
+              <w:t xml:space="preserve">Journées d'étude du ReAL2 : 'Acquisition, teaching and promotion of "non-majoritarian" varieties'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Verona, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596101v1</w:t>
+                <w:t xml:space="preserve">hal-04863639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la morphologie nominale : le cas du japonais Ln</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
+                <w:t xml:space="preserve">Inflectional marking in initial L3 productions at first exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude du ReAL2 : 'Acquisition, teaching and promotion of "non-majoritarian" varieties'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Verona, Italie</w:t>
+              <w:t xml:space="preserve">L3 Worshop : Multilingual Language Acquisition, Processing and Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tokyo (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863639v1</w:t>
+                <w:t xml:space="preserve">hal-04596101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction du discours en polonais langue cible par des apprenants débutants : interaction des propriétés des langues sources et de l'input en classe de langue</w:t>
               </w:r>
@@ -8607,51 +8607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Watorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekah Rast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyue Cécilia Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8782,178 +8782,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acquisition et l'enseignement des relatives en FLE: regards croisés</w:t>
+                <w:t xml:space="preserve">Les subordonnées : Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Kaheraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les subordonnées : corpus, acquisition et didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.103-122, 2015</w:t>
+              <w:t xml:space="preserve">, pp.9-18, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984437v1</w:t>
+                <w:t xml:space="preserve">hal-02984440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les subordonnées : Avant-propos</w:t>
+                <w:t xml:space="preserve">L'acquisition et l'enseignement des relatives en FLE: regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Kaheraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les subordonnées : corpus, acquisition et didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-18, 2015</w:t>
+              <w:t xml:space="preserve">, pp.103-122, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984440v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : quand les sciences du langage se mettent à dialoguer ...</w:t>
               </w:r>
@@ -9421,51 +9421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les subordonnées : corpus, acquisition et didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Kaheraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR). 2015, Rivages linguistiques, 978-2-7-535-4001-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10013,51 +10013,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4310081"/>
+    <w:nsid w:val="746D6E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10244,51 +10244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-trevisiol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4777-3804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080301304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/166887931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122333138" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Majdoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.22017.maj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6020073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01425900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.63.1327" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04863638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840607v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bassano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillochon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vigneron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293003v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863639v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meva Razanadrakoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kaheraoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781847696045-009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03838811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA082339" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954989v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-trevisiol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4777-3804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080301304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/166887931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122333138" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Majdoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.22017.maj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6020073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01425900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.63.1327" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04863638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bassano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillochon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vigneron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293003v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meva Razanadrakoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kaheraoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781847696045-009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03838811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA082339" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954989v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>