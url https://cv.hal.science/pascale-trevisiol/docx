--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1534,234 +1534,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de la temporalité et de la spatialité dans le discours d'apprenants japonais de français</w:t>
+                <w:t xml:space="preserve">Apprentissage guidé d'une langue étrangère intra ou hors contexte social. Apprendre le japonais en France ou au Japon : quelles différences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media, Language and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 43, pp.101-126</w:t>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03892688v1</w:t>
+                <w:t xml:space="preserve">hal-03836264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de la temporalité dans l’interlangue d’apprenants japonais de français</w:t>
+                <w:t xml:space="preserve">Expression de la temporalité et de la spatialité dans le discours d'apprenants japonais de français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue japonaise de didactique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.25-35</w:t>
+              <w:t xml:space="preserve">Media, Language and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43, pp.101-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978608v1</w:t>
+                <w:t xml:space="preserve">halshs-03892688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage guidé d'une langue étrangère intra ou hors contexte social. Apprendre le japonais en France ou au Japon : quelles différences ?</w:t>
+                <w:t xml:space="preserve">Expression de la temporalité dans l’interlangue d’apprenants japonais de français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media, Language and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">Revue japonaise de didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836264v1</w:t>
+                <w:t xml:space="preserve">hal-02978608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thématisation comme procédé de prise de perspective : structures en 'qui' et passivation en français langue étrangère et maternelle</w:t>
               </w:r>
@@ -2390,230 +2390,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation d’une nouvelle langue en contexte de migration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebekah Rast</w:t>
+                <w:t xml:space="preserve">Activation de L2 dans la production en L3 : le cas des tamoulophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Wauquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque bi-annuel du Réseau d'Acquisition des L2 (RéAL2) : Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Haute-Alsace, Jul 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Langues et Littératures Européennes (ILLE) de l’Université de Haute-Alsace ; laboratoire Dynamique du Langage in situ DyLis de l’Université de Rouen ; Réseau Thématique de Recherche RéAL2, Jul 2023, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235417v1</w:t>
+                <w:t xml:space="preserve">hal-04157566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation de L2 dans la production en L3 : le cas des tamoulophones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
+                <w:t xml:space="preserve">Appropriation d’une nouvelle langue en contexte de migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wauquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche en Langues et Littératures Européennes (ILLE) de l’Université de Haute-Alsace ; laboratoire Dynamique du Langage in situ DyLis de l’Université de Rouen ; Réseau Thématique de Recherche RéAL2, Jul 2023, Mulhouse (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque bi-annuel du Réseau d'Acquisition des L2 (RéAL2) : Contact des langues et acquisition bi/plurilingue : diversité des situations, diversité des processus ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace, Jul 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157566v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque le plurilinguisme s’invite dans l’activité (méta)cognitive des apprenants d’une langue nouvelle</w:t>
               </w:r>
@@ -2731,381 +2731,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l’expression du mouvement par des tamoulophones apprenants du français L3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
+                <w:t xml:space="preserve">Role of frequency and L1/L2 typology in the acquisition of inflexional morphology by absolute beginners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">31rd Annual Conference of the European Second Language Acquisition (EuroSLA 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765512v1</w:t>
+                <w:t xml:space="preserve">hal-03840586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l'expression du mouvement par des tamoulophones apprenants du français L3</w:t>
+                <w:t xml:space="preserve">Acquisition de l’expression du mouvement par des tamoulophones apprenants du français L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836605v1</w:t>
+                <w:t xml:space="preserve">hal-03765512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l’expression de l’espace dynamique par des tamoulophones apprenants du français L3</w:t>
+                <w:t xml:space="preserve">Acquisition de l'expression du mouvement par des tamoulophones apprenants du français L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International en Hommage à Maya Hickmann</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Structures Formelles du Langage; Université Paris 8 - UPL, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EuroSLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03831610v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of frequency and L1/L2 typology in the acquisition of inflexional morphology by absolute beginners</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebekah Rast</w:t>
+                <w:t xml:space="preserve">Acquisition de l’expression de l’espace dynamique par des tamoulophones apprenants du français L3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31rd Annual Conference of the European Second Language Acquisition (EuroSLA 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque International en Hommage à Maya Hickmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Structures Formelles du Langage; Université Paris 8 - UPL, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840586v1</w:t>
+                <w:t xml:space="preserve">halshs-03831610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des différences translinguistiques dans la reconnaissance des mots en L2</w:t>
               </w:r>
@@ -3465,437 +3465,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réplique de la méthodologie VILLA en japonais langue cible</w:t>
+                <w:t xml:space="preserve">Les ateliers plurilingues à l'université : pistes d'analyse et de réflexions sur les productions des apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marzena Watorek</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre-clôture du GDRI SLAT (Second Language Acquisition and Teaching)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Lublin, Pologne</w:t>
+              <w:t xml:space="preserve">Journée d'études "Ecrire dans/avec les langues : création, expression, réflexion. Ateliers d'écriture créative en contexte plurilingue"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840642v1</w:t>
+                <w:t xml:space="preserve">hal-03840634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des savoirs professionnels à travers les écrits de formation en M1 de Didactique du FLE/S</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laurens</w:t>
+                <w:t xml:space="preserve">Etude comparative de l’impact des caractéristiques des langues cibles sur le traitement de l’input en début d’acquisition Réplique du projet VILLA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyue Cécilia Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianwen Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : Etat des lieux, exigences, évolutions et perspectives", VIIe Colloque international ADCUEFE - Campus FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque International “Research methodology in the field of second language acquisition and learning”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840639v1</w:t>
+                <w:t xml:space="preserve">hal-01893706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers plurilingues à l'université : pistes d'analyse et de réflexions sur les productions des apprenants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction des savoirs professionnels à travers les écrits de formation en M1 de Didactique du FLE/S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Ecrire dans/avec les langues : création, expression, réflexion. Ateliers d'écriture créative en contexte plurilingue"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : Etat des lieux, exigences, évolutions et perspectives", VIIe Colloque international ADCUEFE - Campus FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840634v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de l’impact des caractéristiques des langues cibles sur le traitement de l’input en début d’acquisition Réplique du projet VILLA.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réplique de la méthodologie VILLA en japonais langue cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Watorek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International “Research methodology in the field of second language acquisition and learning”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontre-clôture du GDRI SLAT (Second Language Acquisition and Teaching)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Lublin, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893706v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles spécificités pédagogiques faut-il mettre en place pour un cours de langue par visioconférence ?</w:t>
               </w:r>
@@ -4367,204 +4367,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence translinguistique : un phénomène d'insécurité en langue(s) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discourse production in Polish TL by French, German and English learners : interaction between input and source language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Normes, discours, représentations et insécurité linguistique : quel questionnement pour la recherche en didactique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale 268 Langage et langues, Université Paris 3 Sorbonne Nouvelle, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">GDRI-SLAT Meeting : Second Language Acquisition and Teaching : First stages ans Input processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448574v1</w:t>
+                <w:t xml:space="preserve">hal-01497385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discourse production in Polish TL by French, German and English learners : interaction between input and source language</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'influence translinguistique : un phénomène d'insécurité en langue(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRI-SLAT Meeting : Second Language Acquisition and Teaching : First stages ans Input processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve"> Normes, discours, représentations et insécurité linguistique : quel questionnement pour la recherche en didactique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale 268 Langage et langues, Université Paris 3 Sorbonne Nouvelle, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497385v1</w:t>
+                <w:t xml:space="preserve">hal-01448574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquences didactiques créées pour la validation du cours 'Méthodologies d'enseignement et pratiques de classe' : premières pistes d'analyse</w:t>
               </w:r>
@@ -6793,217 +6793,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La référence aux entités dans des discours narratifs et descriptifs en L2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The type of discourse and the use of determination system in French L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Watorek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée inter-équipes "Référence et détermination"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, UMR 7023 Structures formelles du langage, May 2011, Saint-Denis (93), France</w:t>
+              <w:t xml:space="preserve">21st Annual Conference of the European Second Language Acquisition (EuRoSLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Stockholm, Sep 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293003v1</w:t>
+                <w:t xml:space="preserve">hal-04293002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The type of discourse and the use of determination system in French L2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La référence aux entités dans des discours narratifs et descriptifs en L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marzena Watorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Conference of the European Second Language Acquisition (EuRoSLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Stockholm, Sep 2011, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Journée inter-équipes "Référence et détermination"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, UMR 7023 Structures formelles du langage, May 2011, Saint-Denis (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293002v1</w:t>
+                <w:t xml:space="preserve">hal-04293003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches en acquisition des langues étrangères: quelles implications didactiques ?</w:t>
               </w:r>
@@ -7526,51 +7526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la morphologie nominale : le cas du japonais Ln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude du ReAL2 : 'Acquisition, teaching and promotion of "non-majoritarian" varieties'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Verona, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8489,238 +8489,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance interlinguistique et variantes d'apprentissage d'une langue éloignée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Marquilló Larruy</w:t>
+                <w:t xml:space="preserve">Replication: Measuring the influence of typologically diverse target language properties on input processing at the initial stages of acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyue Cécilia Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprentissage d'une langue éloignée : analyse des erreurs d'apprenants francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-60, 2020</w:t>
+              <w:t xml:space="preserve">Interpreting language-learning data.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978367v1</w:t>
+                <w:t xml:space="preserve">hal-02964330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication: Measuring the influence of typologically diverse target language properties on input processing at the initial stages of acquisition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xinyue Cécilia Yu</w:t>
+                <w:t xml:space="preserve">Distance interlinguistique et variantes d'apprentissage d'une langue éloignée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Marquilló Larruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Lucas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpreting language-learning data.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Apprentissage d'une langue éloignée : analyse des erreurs d'apprenants francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-60, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964330v1</w:t>
+                <w:t xml:space="preserve">hal-02978367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition des langues : Présentation</w:t>
               </w:r>
@@ -8782,178 +8782,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les subordonnées : Avant-propos</w:t>
+                <w:t xml:space="preserve">L'acquisition et l'enseignement des relatives en FLE: regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Kaheraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les subordonnées : corpus, acquisition et didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-18, 2015</w:t>
+              <w:t xml:space="preserve">, pp.103-122, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984440v1</w:t>
+                <w:t xml:space="preserve">hal-02984437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acquisition et l'enseignement des relatives en FLE: regards croisés</w:t>
+                <w:t xml:space="preserve">Les subordonnées : Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Kaheraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les subordonnées : corpus, acquisition et didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.103-122, 2015</w:t>
+              <w:t xml:space="preserve">, pp.9-18, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984437v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : quand les sciences du langage se mettent à dialoguer ...</w:t>
               </w:r>
@@ -9421,51 +9421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les subordonnées : corpus, acquisition et didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Kaheraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR). 2015, Rivages linguistiques, 978-2-7-535-4001-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10013,51 +10013,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="746D6E0A"/>
+    <w:nsid w:val="DDF97591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10244,51 +10244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-trevisiol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4777-3804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080301304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/166887931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122333138" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Majdoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.22017.maj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6020073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01425900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.63.1327" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04863638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bassano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillochon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vigneron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293003v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meva Razanadrakoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kaheraoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781847696045-009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03838811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA082339" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954989v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-trevisiol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4777-3804" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080301304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/166887931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122333138" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Majdoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.22017.maj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6020073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquill&#243; Larruy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01425900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo Larruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.63.1327" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04863638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianwen Guan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bassano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillochon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vigneron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840567v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04235350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meva Razanadrakoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984441v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kaheraoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781847696045-009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03838811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA082339" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954989v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>