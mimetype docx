--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -182,100 +182,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05546417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en marché de l’eau et de l’électricité au Sénégal</w:t>
+                <w:t xml:space="preserve">La mise en marché de l’eau et de l’électricité au Sénégal : le redéploiement d’un État en régime d’aide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Malo Winsback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFS "Environnement et inégalités"</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie, "Environnement et inégalités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05546412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -441,230 +441,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Of borders and margins: African markets and the politics of supply chains in a global world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Market Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goldsmiths, May 2018, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01974788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changing borders: constructing boundaries and agencing formality and informality in global networks of trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakrabarti Ronika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfred Onyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Queste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Interdisciplinary Market Studies Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01974814v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01974788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-grid Electrification in Africa: Challenges for Socio-Economic Sustainability</w:t>
               </w:r>
@@ -2504,368 +2504,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00818467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Markets at the Bottom of the Pyramid and the Politics of Valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferranti Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sino-French Economic Sociology Conference : "State, Market and Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politics of valuation. A pragmatic of moral calcul in the funeral market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encountering Markets : consumers, credit and devices/ CRESC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electricity Flow and Overflow: Competing Technologies for Responsible Innovation in BoP Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th EGOS COLLOQUIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00657923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des marchés BoP. Civiliser les marchés au bas de la pyramide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS - RT 12 Sociologie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00657998v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00923231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Funeral Insurance Contract: A New Market Formula for Solidarity ?</w:t>
               </w:r>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3192,51 +3192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging access to electricity and BOP market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3300,51 +3300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bop Market: The MNC facing political uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3389,178 +3389,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sensors, measurement ans reflexivities : on body monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objects - What Matters? Technology, Value and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00484330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Institutionnal Change and Competition Dynamics on Local Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passion for creativity and innovation. Energizing the study of organizations and organizing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484336v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00484330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing as a way to access external knowledge for innovation</w:t>
               </w:r>
@@ -3799,57 +3799,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00363645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Standardization of the supply chain from dying to disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public regulation, professions and competition dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00273939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">when shape does not induce function: why designers must not loose the big picture (of use)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3864,139 +3946,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED'07 International Conference on Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184068v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00273939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The standardization of the supply chain from dying to disposal</w:t>
               </w:r>
@@ -4064,51 +4064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objet incorporé et la logique des situations : les lunettes au fil de l'histoire et au gré des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social embodiment of technical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,51 +5575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Policy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (6), pp.713-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6067,51 +6067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (208-209), pp.117-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6555,51 +6555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social embodiment of technical devices Eyeglasses over the centuries and according to their uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6653,57 +6653,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Customer Channeling Arrangements in Market Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (5), pp.3-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'objet incorporé et la logique des situations (Les lunettes au fil de l'histoire et au gré des usages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6718,126 +6787,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.59-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362161v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00263699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la compétence de service aux compétences de coordination et d'orchestration</w:t>
               </w:r>
@@ -10792,51 +10792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denervaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Malo Winsback" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakrabarti Ronika" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Onyas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhosnie Francius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferranti Carole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lecomte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974987v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pelissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veyrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade Sene" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mbar Faye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/EGSM/54579" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia-Alithia Seferiadis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cina Gueye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.26672" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359183519895048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00126" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0359" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Araujo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2015.1096066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2015.1067201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808126v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.009.000x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749030802186595" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263699v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362177v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dufoulon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saglio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009413961" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874980v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susi Geiger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Mason" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pollock" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roscoe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annmarie Ryan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788118873.00031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13825-6_3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-alternative-theories-of-innovation-9781789902297.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789902303.00025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Emerald Publishing Limited" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20190000062021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612316v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612332v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818463v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875115v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514096v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874788v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1844/9782706149405/le-funeraire-une-autre-premiere-ligne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182183v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denervaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Malo Winsback" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakrabarti Ronika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Onyas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhosnie Francius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferranti Carole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lecomte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974987v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pelissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veyrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade Sene" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mbar Faye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/EGSM/54579" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia-Alithia Seferiadis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cina Gueye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.26672" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359183519895048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00126" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0359" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Araujo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2015.1096066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2015.1067201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808126v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.009.000x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749030802186595" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263699v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362177v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dufoulon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saglio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009413961" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874980v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susi Geiger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Mason" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pollock" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roscoe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annmarie Ryan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788118873.00031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13825-6_3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-alternative-theories-of-innovation-9781789902297.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789902303.00025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Emerald Publishing Limited" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20190000062021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612316v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612332v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818463v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875115v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514096v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874788v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1844/9782706149405/le-funeraire-une-autre-premiere-ligne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182183v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>