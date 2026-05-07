--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -821,50 +821,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03478647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Africa’s mundane solar market: Trading routes, globalization and competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SASE Annual Conference - Network Globalization and Socio-Economic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ethnography of transactional chains in African markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -873,139 +955,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Annual International Ethnography Symposium - Stream Marketography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613058v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01613070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markets of Energy Poverty ; Entangled Circuits in Informal Economies</w:t>
               </w:r>
@@ -1710,70 +1710,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The basket of fish and the mobile phone. When BOP innovations encounter informal market arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop The (Mis)Fortune of Frugal Innovation, Session " Fitting into local markets "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00808134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Frugal Design using Persona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1788,385 +1870,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Interdisciplinary Innovation Conference Cooperating for innovation: devices for collective exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;Mandate&amp;quot; for our (future) Funerals: Insurance and the Economics of Death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slom Knitting Workshop : "Understanding the knitting: New methods for investigating the interactions of low and high finance "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Milton Keynes, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00974987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The changing politics of value in the funeral market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar of the Faculty of Social Sciences, Open University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Milton Keynes, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A “Mandate” for our (future) Funerals: Insurance and the Economics of Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Slom Knitting Workshop : “Understanding the knitting: New methods for investigating the interactions of low and high finance »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Milton Keynes, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613142v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00808134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agencing the Circulation of Goods, Accounts and Money: Economic Circuits in Madagascar</w:t>
               </w:r>
@@ -2366,165 +2366,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00922564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Crafty Merchant and Bourgeois Vanity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Embeddedness and Beyond: Do Sociological Theories Meet Economic Realities?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00818467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agencing the circulation in markets. The Financialization of the Funeral Market in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland. pp.on line</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923217v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00818467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markets at the Bottom of the Pyramid and the Politics of Valuation</w:t>
               </w:r>
@@ -2914,463 +2914,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bridging access to electricity and BOP market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Globelics International Conference : Making Innovation Work for Society: Linking, Leveraging and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Political Devices behind the formation of the market.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Interdisciplinary Market Studies Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockolm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How &amp;quot;Bottom Of The Pyramide&amp;quot; Strategy Redefines Rural Electricity Supply... And In Reverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the Society for the Advancement of Socio-Economics (SASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare technology: tracking, expertise and scripts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASST Conference 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Trento, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bridging access to electricity and BOP market</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bop Market: The MNC facing political uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Interdisciplinary market Studies Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3389,178 +3389,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Institutionnal Change and Competition Dynamics on Local Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passion for creativity and innovation. Energizing the study of organizations and organizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00484336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sensors, measurement ans reflexivities : on body monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objects - What Matters? Technology, Value and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484330v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00484336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing as a way to access external knowledge for innovation</w:t>
               </w:r>
@@ -3818,51 +3818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardization of the supply chain from dying to disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public regulation, professions and competition dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3881,247 +3881,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00273939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The standardization of the supply chain from dying to disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESF Exploratory Workshop « From Standards To Concerted Programs of Collective Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">when shape does not induce function: why designers must not loose the big picture (of use)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED'07 International Conference on Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'objet incorporé et la logique des situations : les lunettes au fil de l'histoire et au gré des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lemonnier</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4159,64 +4159,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social embodiment of technical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4418,2442 +4418,2533 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00129212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Market caretaking: the role of trade fairs in the maintenance of market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2026.2625344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justice foncière : Quels mécanismes de régulation (Cas de la Commune rurale de Ndiaganiao (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Mbade Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mbar Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace géographique et société marocaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 95, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/EGSM/54579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/EGSM/54579⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05546401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gare au cœur des marchés populaires à Dakar : conflits et compromis dans la fabrique d’une ville durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia-Alithia Seferiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cina Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 135-136 (1), pp.119-140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.135.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.135.0119⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04637418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Alain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (1), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rac.26672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03929380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mundane infrastructure of energy poverty: The informal trading of second-hand car batteries in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Material Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.135918351989504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1359183519895048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lampes solaires, kit, batteries... Les nouveaux marchés de l’électrification rurale en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhosnie Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Archicube </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Énergies africaines, 22, pp.65-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’assurance obsèques au sein du marché funéraire : agencement et concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 262, pp.73-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2017.00126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01528909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché comme forme de régulation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ansaloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Paul Zalio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Gouverner par les marchés, 58 (3), pp.359-374. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.583.0359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.583.0359⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01612299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigas Arvanitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cahour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From market agencements to market agencing: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumption, Markets and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (1), pp.3-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10253866.2015.1096066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10253866.2015.1096066⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02089456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic circuits in Madagascar: “Agencing” the circulation of goods, accounts and money</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumption, Markets and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (1), pp.148-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10253866.2015.1067201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01298743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of Value in French Funeral Arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (4), pp.370-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00922562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Access to Electricity Through BOP Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Policy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (6), pp.713-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00808126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political Exchange in the French Funeral Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and Organizational History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.13-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie morale de la mort au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (137), pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00818464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the notion of boundary object (2).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1), pp.i-m</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une technologie pour la santé: traces et expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (2), pp.323-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la notion dóbjet-frontière (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1), pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploration des marchés BOP : une entreprise morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (208-209), pp.117-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volver sobre la noción de objeto-frontera (2).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1), pp.X-XIV. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rac.009.000x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funeral embalming: the transformation of a medical innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.9-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00451828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the notion of Boundary Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1), pp.3-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00483731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la notion d'objet-frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1), pp.5-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00483730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regreso sobre la noción de objeto frontera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1), pp.4-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00483732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social embodiment of technical devices Eyeglasses over the centuries and according to their uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mind, Culture, and Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10749030802186595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer Channeling Arrangements in Market Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (5), pp.3-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00263699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objet incorporé et la logique des situations (Les lunettes au fil de l'histoire et au gré des usages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.59-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la compétence de service aux compétences de coordination et d'orchestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6869,332 +6960,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (1), sans pagination</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00263724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre postures critiques et arrangements pragmatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66, pp.3-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une économie de la captation. Les dynamiques concurrentielles au sein du secteur funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (2), pp.233-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00311544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels des services aux défunts: compétences, savoirs, qualifications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp.207-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En aparté avec les morts... Peur, larmes et rire au travail : les métiers du funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7210,470 +7301,470 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43, pp.63-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00311668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libéralisation des services funéraires : des régulations qui se cherchent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (11), pp.1933-1960</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services au défunt. Acteurs, territoires de compétences et dynamiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de la MiRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01311822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au royaume du marché funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1 (4), pp.167-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un rayon de soleil dans l'atelier... La vie quotidienne dans une usine nucléaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39, pp.49-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00311669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métier militaire et identité féminine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7, pp.169-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre les vivants et les morts, les pompes funèbres aux portes du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7689,575 +7780,575 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 42 (3), pp.483-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A bord du Georges Leygues : interactions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dufoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41, pp.5-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00362211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métier militaire et identité féminine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dufoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 5, pp.5-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362223v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00362211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market in the motion : Places and Spaces. Introduction (Section IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susi Geiger; Katy Mason; Neil Pollock; Philip Roscoe; Annmarie Ryan; Stefan Schwarzkopf; Pascale Trompette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Market Studies: Mapping, Theorizing and Impacting Market Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 2024, 9781009413978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009413961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04874948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: The Multiple Pasts, Presents and Futures of Markets and Market Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susi Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Pollock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Roscoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annmarie Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Market Studies: Mapping, Theorizing and Impacting Market Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.1-18, 2024, 9781009413978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04874980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Trading Circuits and Micro-Logistics in Pericapitalist Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susi Geiger; Katy Mason; Neil Pollock; Philip Roscoe; Anne-Marie Ryan; Stefan Schwarzkopf; Pascale Trompette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Market Studies: Mapping, Theorizing and Impacting Market Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 2024, 9781009413978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04874891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frugal Energy and the Global Markets of Pico Solar Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8267,165 +8358,165 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Leliveld; Saradindu Bhaduri; Peter Knorringa; Cees van Beers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Frugal Innovations and the Sustainable Development Goals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.313-329, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781788118873.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polanyi et après ? L’anthropologie des transactions de Philippe Steiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Naulin S.; Simioni M.; Trespeuch M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie au pari de la sociologie. Autour des travaux de Philippe Steiner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne, pp.147-155, 2023, L'intelligence du social, 979-10-231-0682-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04388850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the Margins of the Grid: The Politics of Off-Grid Electrification in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8448,196 +8539,196 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhosnie Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathanael Ojong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Off-Grid Solar Electrification in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.65-110, 2022, Energy, Climate and the Environment, 978-3-031-13825-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-13825-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03929375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frugal innovation: Reaching an 'empowered' developing-countries end-user</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Alternative Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-251, 2021, 978 1 78990 229 7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781789902303.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Infrastructure for the Poor: Transactions Within Unstable Ecologies *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8647,251 +8738,251 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kornberger, M.; Bowker, G.; Elyachar, J.; Miller, P.; Nucho, J.; Pollock, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerald Publishing Limited</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.335-354, 2019, 978-1-78769-558-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/S0733-558X20190000062021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La publicité funéraire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertherat, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources du funéraire en France à l’époque contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires d'Avignon, 2015, 978-2-35768-047-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de spéculation vertu… Dispositifs et controverses morales au coeur du marché des funérailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Steiner; Marie Trespeuch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marchés contestés. Quand le marché rencontre la morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Mirail, 2015, 978-2-8107-0332-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance et réseaux marchands au coeur de l'économie informelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8901,96 +8992,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roulleau-Berger L.; Shiding L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologies économiques française et chinoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.327-343, 2014, De l’Orient à l’Occident, 978-2-84788-537-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Corporate Citizenships in Bop markets. An Interdisciplinary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9010,378 +9101,378 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karin Svedberg Helgesson and Ulrika Mörth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Political Role of Corporate Citizens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.139-165, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00808129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompes Funèbres and the Overflowing of Ostentatious Funerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Czarniawsja B., Löfgren O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing Overflow in Affluent Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.19-42, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00818463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technicisation et humanisation. L'art de la restauration du cadavre comme nouvelle esthétique de la &amp;quot;bonne mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leibig, A. &amp; Tournay V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'espoir. Les débats publics autour de l'innovation médicale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Lava, pp.105-137, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseillers funéraires : du tact civil aux tactiques commerciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Demazière et Charles Gadéa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.299-309, 2009, Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00483734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage en conception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Chalas, Claude Gilbert et Dominique Vinck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les acteurs s'arrangent avec l'incertitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Archives Contemporaines, pp.97-115, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00483733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille face au marchand de pompe funèbre : analyse d'une situation de confiance sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9401,51 +9492,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mangematin, V., Thuderoz, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des mondes de confiance : un concept à l'épreuve de la réalité sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.173-187, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00127930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9455,205 +9546,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement et gestion des espaces publics du BRT de Dakar (Sénégal) : approche inclusive des marchés de rue et du transport artisanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Mbade Sène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PACTE (CNRS, UGA, Sciences Po Grenoble). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04875115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes de l’économie informelle au sein du site Petersen-Sandaga-Medina. Dynamiques économiques, ancrages spatiaux, vulnérabilités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Seferiadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PACTE - Université Grenoble Alpes; AREP. 2021, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03514096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des activités économiques dans le Sud de Madagascar et en Basse-Casamance au Sénégal. Chaînes logistiques, formation des prix et potentiels d’électrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9679,51 +9770,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rhosnie Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] PACTE - Université Grenoble Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9733,364 +9824,364 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market Studies: Mapping, Theorizing and Impacting Market Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susi Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Pollock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Roscoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annmarie Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, 1, 2024, 9781009413978. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Mason</w:t>
-[...57 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009413961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04874788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le funéraire, une autre « première ligne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le virus de la recherche, 978-2-7061-4940-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché des défunts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po. Presses de la Fondation Nationale des Sciences Politiques, pp.304, 2008, Patrick Le Gales et Denis Segrestin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usine buissonnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octares Editions. Octarès, pp.193, 2004, François Daniellou, Gilbert de Terssac et Yves Schwartz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00362136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10100,223 +10191,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner par les marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Paul Zalio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ansaloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Paul Zalio; Pascale Trompette; Matthieu Ansaloni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58 (3), 2017, 978-2-7246-3517-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agencing Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumption, Markets and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 (1), 166 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10326,51 +10417,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Circuits in Madagascar. 'Agencing' the Circulation of Goods, Accounts and Money</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10379,51 +10470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10433,219 +10524,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Susan Leigh Star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00585135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services au défunt: acteurs, territoires de compétence et dynamiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10792,51 +10883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denervaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Malo Winsback" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakrabarti Ronika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Onyas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhosnie Francius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferranti Carole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lecomte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974987v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pelissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veyrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade Sene" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mbar Faye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/EGSM/54579" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia-Alithia Seferiadis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cina Gueye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.26672" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359183519895048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00126" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0359" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Araujo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2015.1096066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2015.1067201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808126v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.009.000x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749030802186595" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263699v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362177v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dufoulon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saglio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009413961" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874980v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susi Geiger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Mason" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pollock" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roscoe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annmarie Ryan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100908v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788118873.00031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13825-6_3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-alternative-theories-of-innovation-9781789902297.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789902303.00025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Emerald Publishing Limited" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20190000062021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612316v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612332v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818463v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875115v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514096v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874788v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1844/9782706149405/le-funeraire-une-autre-premiere-ligne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182183v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denervaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Malo Winsback" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakrabarti Ronika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Onyas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhosnie Francius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferranti Carole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lecomte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974987v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re V&#233;ron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pelissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184068v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veyrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2026.2625344" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade Sene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mbar Faye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/EGSM/54579" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia-Alithia Seferiadis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cina Gueye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.26672" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359183519895048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00126" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ansaloni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0359" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Araujo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2015.1096066" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2015.1067201" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818464v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.009.000x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483730v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749030802186595" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311544v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261021v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362177v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311669v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362179v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dufoulon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saglio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362223v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009413961" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874980v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susi Geiger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Mason" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pollock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roscoe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annmarie Ryan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874891v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788118873.00031" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13825-6_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978495v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-alternative-theories-of-innovation-9781789902297.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789902303.00025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501732v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Emerald Publishing Limited" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0733-558X20190000062021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612332v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612437v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875115v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978499v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121813v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1844/9782706149405/le-funeraire-une-autre-premiere-ligne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362128v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362136v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182183v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954714v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585135v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274053v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>