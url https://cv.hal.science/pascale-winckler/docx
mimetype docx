--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -473,758 +473,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grapevine LysM receptor-like kinase VvLYK5-1 recognizes chitin oligomers through its association with VvLYK1-1</w:t>
+                <w:t xml:space="preserve">Influence of hydration on calcium dipicolinate (CaDPA) during UVb and UVc exposure studied via Raman, FTIR and O-PTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Roudaire</w:t>
+                <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Marzari</w:t>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Landry</w:t>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Löffelhardt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea A Gust</w:t>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1130782⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 443, pp.114823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976584v1</w:t>
+                <w:t xml:space="preserve">hal-04098103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydration on calcium dipicolinate (CaDPA) during UVb and UVc exposure studied via Raman, FTIR and O-PTIR spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The grapevine LysM receptor-like kinase VvLYK5-1 recognizes chitin oligomers through its association with VvLYK1-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+                <w:t xml:space="preserve">Tania Marzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+                <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Birgit Löffelhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Andrea A Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 443, pp.114823. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1130782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098103v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane protective role of autophagic machinery during infection of epithelial cells by Candida albicans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multispectral fluorescence sensitivity to acidic and polyphenolic changes in Chardonnay wines – The case study of malolactic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+                <w:t xml:space="preserve">Ambroise Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2004798⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 370, pp.131370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553809v1</w:t>
+                <w:t xml:space="preserve">hal-03430039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into moisture sorption characteristics, nutritional composition, and antioxidant and morphological properties of dried duckweed [ Wolffia arrhiza (L.) Wimm]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supuksorn Masavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arak Tira‐umphon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiphop Phahom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 102 (5), pp.2135-2143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsfa.11555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral fluorescence sensitivity to acidic and polyphenolic changes in Chardonnay wines – The case study of malolactic fermentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Membrane protective role of autophagic machinery during infection of epithelial cells by Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroise Marin</w:t>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+                <w:t xml:space="preserve">Tracy Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Coelho</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 370, pp.131370. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.2004798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2004798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430039v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake of UVc induced photoproducts of dipicolinic acid by Bacillus subtilis spores – Effects on the germination and UVc resistance of the spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 236, pp.112569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1258,103 +1258,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic and microscopic characterization of dipicolinic acid and its salt photoproducts – A UVc effect study on DPA in solution and in bacterial spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 280, pp.121502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1388,90 +1388,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pulsed near infrared light (NIR) on Bacillus subtilis spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaliha Bechoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 234, pp.112530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1767,1125 +1767,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Fluorescence and Generalized Polarization: Innovative tools to assess bull sperm membrane dynamics during slow freezing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaliha Bechoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.196⟩</w:t>
+              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.035004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354329v1</w:t>
+                <w:t xml:space="preserve">hal-02173638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Tran</w:t>
+                <w:t xml:space="preserve">Four hundred years of cork imaging: New advances in the characterization of the cork structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pradelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">Zi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55193-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173261v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chaperone-like protein CDC48 regulates ascorbate peroxidase in tobacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Begue</w:t>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+                <w:t xml:space="preserve">Cécile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (10), pp.2665-2681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erz097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four hundred years of cork imaging: New advances in the characterization of the cork structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resveratrol-Induced Xenophagy Promotes Intracellular Bacteria Clearance in Intestinal Epithelial Cells and Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Al Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Virginie Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Dominique Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zi Wang</w:t>
+                <w:t xml:space="preserve">Johanna Chluba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.19682. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.3149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55193-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.03149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430216v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Aldo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173638v1</w:t>
+                <w:t xml:space="preserve">hal-02173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Aldo Lee</w:t>
+                <w:t xml:space="preserve">Time-resolved Fluorescence and Generalized Polarization: Innovative tools to assess bull sperm membrane dynamics during slow freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173597v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol-Induced Xenophagy Promotes Intracellular Bacteria Clearance in Intestinal Epithelial Cells and Macrophages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Delmas</w:t>
+                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Chluba</w:t>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.03149⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014598v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence lifetime and UV-Vis spectroscopy to evaluate the interactions between quercetin and its yeast microcapsule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Lepinois</w:t>
+                <w:t xml:space="preserve">Bao-Ngoc Pham-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Waché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/biot.201700389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950369v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Cork and Yeast: Application to Sparkling Wine Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2965,1664 +2947,1694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence lifetime and UV-Vis spectroscopy to evaluate the interactions between quercetin and its yeast microcapsule</w:t>
+                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao-Ngoc Pham-Hoang</w:t>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Lepinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.201700389⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620011v1</w:t>
+                <w:t xml:space="preserve">hal-01950369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vesicular transfer of CLIC1 from glioblastoma to microvascular endothelial cells requires TRPM7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thuringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (70), pp.33302-33311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.26048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular imaging using BODIPY-, pyrene- and phthalocyanine- based conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ipuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (2), pp.413 - 420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the homogenization process on the structure and antioxidant properties of chitosan-lignin composite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lauquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 236, pp.120-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased Composite Films from Chitosan and Lignin: Antioxidant Activity Related to Structure and Moisture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jésus Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (12), pp.6371 - 6381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surviving the heat: heterogeneity of response in S accharomyces cerevisiae provides insight into thermal damage to the membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (8), pp.2982-2992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of RNA-Quadruplexes in Live Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Hukezalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Katranji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (26), pp.8521-8525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.5b03413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing medically relevant metals onto water-soluble subphthalocyanines: towards bimodal imaging and theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Bernhard</w:t>
+                <w:t xml:space="preserve">Physico-chemical state influences in vitro release profile of curcumin from pectin beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">an Thi-Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard A Decréau</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4dt03536d⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121, pp.290-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2014.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263267v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical state influences in vitro release profile of curcumin from pectin beads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">an Thi-Binh Nguyen</w:t>
+                <w:t xml:space="preserve">Harnessing medically relevant metals onto water-soluble subphthalocyanines: towards bimodal imaging and theranostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Decréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (7), pp.3200 - 3208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4dt03536d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2014.05.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02877714v1</w:t>
+                <w:t xml:space="preserve">hal-03263267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subphthalocyanines: addressing water-solubility, nano-encapsulation, and activation for optical imaging of B16 melanoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (90), pp.13975-13978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4cc05503a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton Cascade Absorption in Single Molecule Fluorescence Saturation Spectroscopy</w:t>
+                <w:t xml:space="preserve">Identification and super-resolution imaging of ligand-activated receptor dimers in live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Giannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ichas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac400454f⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep02387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404888v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and super-resolution imaging of ligand-activated receptor dimers in live cells</w:t>
+                <w:t xml:space="preserve">Multiphoton Cascade Absorption in Single Molecule Fluorescence Saturation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep02387⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (9), pp.4735-4744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac400454f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909281v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidity mapping using fluorescence correlation spectroscopy: A new way to investigate plasma membrane microorganization of living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Deturche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jeannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1818 (11), pp.2477-2485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4632,2604 +4644,2604 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie OPTIR : application à la microspectroscopie des microorganismes.</w:t>
+                <w:t xml:space="preserve">Microscopie OPTIR pour la caractérisation des microorganismes d'intérêt alimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ièmes Journées scientifiques 2025 du GFSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, St Malo, France</w:t>
+              <w:t xml:space="preserve">Journées Spectroscopie infrarouge O-PTIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264297v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie OPTIR pour la caractérisation des microorganismes d'intérêt alimentaire.</w:t>
+                <w:t xml:space="preserve">Microscopie OPTIR : application à la microspectroscopie des microorganismes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Spectroscopie infrarouge O-PTIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Le Mans, France</w:t>
+              <w:t xml:space="preserve">31ièmes Journées scientifiques 2025 du GFSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264282v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HARMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the mechanisms leading to the cell death of Brettanomyces bruxellensis induced by amphidinols derived from marine microalgae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Avoscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytométrie (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPIE VIBRATIONNELLE OPTIR : APPLICATION A LA CARACTERISATION DE LA GRAINE DE BRASSICA JUNCEA.</w:t>
+                <w:t xml:space="preserve">MICROSCOPIE VIBRATIONNELLE OPTIR : APPLICATION A LA CARACTERISATION DE LA GRAINE DE BRASSICA JUNCEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnot Emma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavaud Matéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'Association Française d'Histotechnologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme DImaCell; Association Française d'histotechnologie, Jun 2023, Dijon, France. pp.93-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of response to heat stress in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumont, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Specialized Symposium on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Perugia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How dehydration with glycerol protects bacteria cell membranes against deleterious effects of supercooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryo 2015, 52nd annual meeting of the society for cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Ostrava, Czech Republic. pp.549, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single molecule fluorescence saturation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE BiOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.89500C, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2037029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonradiative Excitation Fluorescence Correlation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual Conference of the COST Action MP1302 Nanospectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-photon cascade absorption in single molecule fluorescence saturation spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Multiphoton Cascade Absorption in Single Molecule Fluorescence Saturation Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US-French nanooptics workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">International Conference of Photochemistry (ICP) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531273v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton Cascade Absorption in Single Molecule Fluorescence Saturation Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-photon cascade absorption in single molecule fluorescence saturation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Photochemistry (ICP) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">US-French nanooptics workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531233v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-radiative Excitation Fluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelina Cardoso dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop Cancer Cells on-Chip: State of the Art and future developments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque du club de l'Adhérence Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531275v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-radiative Excitation Fluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelina Cardoso dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque du club de l'Adhérence Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Talence, France</w:t>
+              <w:t xml:space="preserve">1st Workshop Cancer Cells on-Chip: State of the Art and future developments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531279v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of bacterial spores by Raman and OPTIR infrared spectroscopy using chemometrics and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Sarkees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire de Vos Franzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XXVeme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic and spectroscopic exploration of brewer’s spent grain fermentation by Aspergillus oryzae for kojic acid synthesis</w:t>
+                <w:t xml:space="preserve">Microscopic and Spectroscopic exploration of brewer’s spent grain fermentation by Aspergillus oryzae for kojic acid synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Widjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Cosm'ing 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318276v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic and Spectroscopic exploration of brewer’s spent grain fermentation by Aspergillus oryzae for kojic acid synthesis</w:t>
+                <w:t xml:space="preserve">Microscopic and spectroscopic exploration of brewer’s spent grain fermentation by Aspergillus oryzae for kojic acid synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Widjaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosm'ing 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172760v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIR : infrared microspectroscopy for advanced characterization of microorganisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
+              <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264271v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+                <w:t xml:space="preserve">OPTIR : infrared microspectroscopy for advanced characterization of microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Sarkees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Ducreux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515811v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CRISPR/Cas platform for Genetic Modification of Commercial Saccharomyces cerevisiae strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine L. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO-IVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of m-PEG-PCL polymersomes size measurements by 3 optical techniques : DLS, NTA and two-photon microscopy.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk protein-pectin beads : a novel means for curcumin encapsulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.H. Brachais</w:t>
+                <w:t xml:space="preserve">Nguyen T.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouvier C</w:t>
+                <w:t xml:space="preserve">Huynh T.U</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">M. Subirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272798v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein-pectin beads : a novel means for curcumin encapsulation.</w:t>
+                <w:t xml:space="preserve">Comparison of m-PEG-PCL polymersomes size measurements by 3 optical techniques : DLS, NTA and two-photon microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen T.A</w:t>
+                <w:t xml:space="preserve">Inkichari M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huynh T.U</w:t>
+                <w:t xml:space="preserve">C.H. Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Subirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272787v1</w:t>
+                <w:t xml:space="preserve">hal-05272798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie de Corrélation de Fluorescence : fluidité membranaire et détection de molécule unique en solution concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique / photonique. Université de Technologie de Troyes - UTT, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02315018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7297,51 +7309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4F64A27"/>
+    <w:nsid w:val="9A50A38F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7528,51 +7540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-winckler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6145-3669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161477283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05023684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien In&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2025.2488104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit L&#246;ffelhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A Gust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1130782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arak Tira&#8208;umphon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traiphop Phahom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11555" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131370" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03216083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chatelain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03338898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725379" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02354329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delize" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.196" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Besson-Bard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz097" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.17080" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Ngoc Pham-Hoang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201700389" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuringer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chanteloup" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garrido" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bizet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Lioret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.050" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12866" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125776v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hukezalie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chanteloup" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b03413" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263267v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Decr&#233;au" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03536d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Thi-Binh Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.05.023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGJCQ3QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gigot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05503a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02404888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac400454f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lartigue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giannone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Giorgi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ichas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02387" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02383196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cailler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeannesson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289791v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, J" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young, M" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316221v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gros" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.051" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DB50BG0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531216v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037029" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531271v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531279v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05512962v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire de Vos Franzin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318276v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272798v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Brachais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272787v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen T.A" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh T.U" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02315018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-winckler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6145-3669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161477283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05023684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien In&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2025.2488104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit L&#246;ffelhardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A Gust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1130782" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arak Tira&#8208;umphon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traiphop Phahom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03216083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chatelain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03338898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725379" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Besson-Bard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz097" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02354329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.196" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Ngoc Pham-Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201700389" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.17080" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuringer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chanteloup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garrido" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bizet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Lioret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12866" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hukezalie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chanteloup" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b03413" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Thi-Binh Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.05.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGJCQ3QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Decr&#233;au" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03536d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262940v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05503a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lartigue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giannone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Giorgi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ichas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02387" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02404888v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac400454f" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02383196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeannesson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, J" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young, M" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316221v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.051" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DB50BG0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531216v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037029" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531275v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05512962v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire de Vos Franzin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172760v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318276v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen T.A" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh T.U" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirade" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Brachais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02315018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>