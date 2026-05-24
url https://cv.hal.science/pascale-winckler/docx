--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -473,758 +473,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydration on calcium dipicolinate (CaDPA) during UVb and UVc exposure studied via Raman, FTIR and O-PTIR spectroscopy</w:t>
+                <w:t xml:space="preserve">The grapevine LysM receptor-like kinase VvLYK5-1 recognizes chitin oligomers through its association with VvLYK1-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+                <w:t xml:space="preserve">Thibault Roudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+                <w:t xml:space="preserve">Tania Marzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Birgit Löffelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea A Gust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114823⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1130782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098103v1</w:t>
+                <w:t xml:space="preserve">hal-03976584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grapevine LysM receptor-like kinase VvLYK5-1 recognizes chitin oligomers through its association with VvLYK1-1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of hydration on calcium dipicolinate (CaDPA) during UVb and UVc exposure studied via Raman, FTIR and O-PTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Marzari</w:t>
+                <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Landry</w:t>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Löffelhardt</w:t>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea A Gust</w:t>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 443, pp.114823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1130782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976584v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral fluorescence sensitivity to acidic and polyphenolic changes in Chardonnay wines – The case study of malolactic fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+                <w:t xml:space="preserve">New insights into moisture sorption characteristics, nutritional composition, and antioxidant and morphological properties of dried duckweed [ Wolffia arrhiza (L.) Wimm]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supuksorn Masavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+                <w:t xml:space="preserve">Arak Tira‐umphon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Coelho</w:t>
+                <w:t xml:space="preserve">Traiphop Phahom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 370, pp.131370. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102 (5), pp.2135-2143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.11555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430039v1</w:t>
+                <w:t xml:space="preserve">hal-03394345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into moisture sorption characteristics, nutritional composition, and antioxidant and morphological properties of dried duckweed [ Wolffia arrhiza (L.) Wimm]</w:t>
+                <w:t xml:space="preserve">Membrane protective role of autophagic machinery during infection of epithelial cells by Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supuksorn Masavang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arak Tira‐umphon</w:t>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traiphop Phahom</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.11555⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.2004798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2004798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394345v1</w:t>
+                <w:t xml:space="preserve">hal-03553809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane protective role of autophagic machinery during infection of epithelial cells by Candida albicans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+                <w:t xml:space="preserve">Multispectral fluorescence sensitivity to acidic and polyphenolic changes in Chardonnay wines – The case study of malolactic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Ambroise Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy Paradis</w:t>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Bon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.2004798. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 370, pp.131370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.2004798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553809v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake of UVc induced photoproducts of dipicolinic acid by Bacillus subtilis spores – Effects on the germination and UVc resistance of the spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 236, pp.112569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1252,274 +1252,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and microscopic characterization of dipicolinic acid and its salt photoproducts – A UVc effect study on DPA in solution and in bacterial spores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effects of pulsed near infrared light (NIR) on Bacillus subtilis spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2022.121502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.112530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761812v1</w:t>
+                <w:t xml:space="preserve">hal-03762800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed near infrared light (NIR) on Bacillus subtilis spores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic and microscopic characterization of dipicolinic acid and its salt photoproducts – A UVc effect study on DPA in solution and in bacterial spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 234, pp.112530. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 280, pp.121502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2022.121502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762800v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chaperone‐like protein Cdc48 regulates ubiquitin‐proteasome system in plants</w:t>
               </w:r>
@@ -1767,1341 +1767,1341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173638v1</w:t>
+                <w:t xml:space="preserve">hal-02173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four hundred years of cork imaging: New advances in the characterization of the cork structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Time-resolved Fluorescence and Generalized Polarization: Innovative tools to assess bull sperm membrane dynamics during slow freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Audrey Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zi Wang</w:t>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55193-9⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430216v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chaperone-like protein CDC48 regulates ascorbate peroxidase in tobacco</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four hundred years of cork imaging: New advances in the characterization of the cork structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Blanchard</w:t>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bourque</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz097⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55193-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292582v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol-Induced Xenophagy Promotes Intracellular Bacteria Clearance in Intestinal Epithelial Cells and Macrophages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chaperone-like protein CDC48 regulates ascorbate peroxidase in tobacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+                <w:t xml:space="preserve">Hervé Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Aires</w:t>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Delmas</w:t>
+                <w:t xml:space="preserve">Cécile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Chluba</w:t>
+                <w:t xml:space="preserve">Stéphane Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.3149. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (10), pp.2665-2681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.03149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014598v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
+              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.035004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173597v1</w:t>
+                <w:t xml:space="preserve">hal-02173638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Fluorescence and Generalized Polarization: Innovative tools to assess bull sperm membrane dynamics during slow freezing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jossier</w:t>
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delize</w:t>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.196⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354329v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Resveratrol-Induced Xenophagy Promotes Intracellular Bacteria Clearance in Intestinal Epithelial Cells and Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Al Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+                <w:t xml:space="preserve">Dominique Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">Johanna Chluba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.3149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.03149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173261v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence lifetime and UV-Vis spectroscopy to evaluate the interactions between quercetin and its yeast microcapsule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between Cork and Yeast: Application to Sparkling Wine Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao-Ngoc Pham-Hoang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Waché</w:t>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.201700389⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (2), pp.182-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5344/ajev.2017.17080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620011v1</w:t>
+                <w:t xml:space="preserve">hal-02484229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Cork and Yeast: Application to Sparkling Wine Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Lepinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5344/ajev.2017.17080⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484229v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence lifetime and UV-Vis spectroscopy to evaluate the interactions between quercetin and its yeast microcapsule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Lepinois</w:t>
+                <w:t xml:space="preserve">Bao-Ngoc Pham-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Waché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/biot.201700389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950369v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vesicular transfer of CLIC1 from glioblastoma to microvascular endothelial cells requires TRPM7</w:t>
               </w:r>
@@ -3338,64 +3338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the homogenization process on the structure and antioxidant properties of chitosan-lignin composite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lauquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3472,51 +3472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased Composite Films from Chitosan and Lignin: Antioxidant Activity Related to Structure and Moisture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,286 +3868,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical state influences in vitro release profile of curcumin from pectin beads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harnessing medically relevant metals onto water-soluble subphthalocyanines: towards bimodal imaging and theranostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">an Thi-Binh Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">Richard A Decréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2014.05.023⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (7), pp.3200 - 3208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4dt03536d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877714v1</w:t>
+                <w:t xml:space="preserve">hal-03263267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing medically relevant metals onto water-soluble subphthalocyanines: towards bimodal imaging and theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Bernhard</w:t>
+                <w:t xml:space="preserve">Physico-chemical state influences in vitro release profile of curcumin from pectin beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">an Thi-Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard A Decréau</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121, pp.290-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2014.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4dt03536d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03263267v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subphthalocyanines: addressing water-solubility, nano-encapsulation, and activation for optical imaging of B16 melanoma cells</w:t>
               </w:r>
@@ -4261,252 +4261,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and super-resolution imaging of ligand-activated receptor dimers in live cells</w:t>
+                <w:t xml:space="preserve">Multiphoton Cascade Absorption in Single Molecule Fluorescence Saturation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Lartigue</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep02387⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (9), pp.4735-4744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac400454f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909281v1</w:t>
+                <w:t xml:space="preserve">hal-02404888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton Cascade Absorption in Single Molecule Fluorescence Saturation Spectroscopy</w:t>
+                <w:t xml:space="preserve">Identification and super-resolution imaging of ligand-activated receptor dimers in live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Giannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Ichas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85 (9), pp.4735-4744. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac400454f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep02387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404888v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidity mapping using fluorescence correlation spectroscopy: A new way to investigate plasma membrane microorganization of living cells</w:t>
               </w:r>
@@ -4652,338 +4652,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie OPTIR pour la caractérisation des microorganismes d'intérêt alimentaire.</w:t>
+                <w:t xml:space="preserve">Microscopie OPTIR : application à la microspectroscopie des microorganismes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Spectroscopie infrarouge O-PTIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Le Mans, France</w:t>
+              <w:t xml:space="preserve">31ièmes Journées scientifiques 2025 du GFSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264282v1</w:t>
+                <w:t xml:space="preserve">hal-05264297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie OPTIR : application à la microspectroscopie des microorganismes.</w:t>
+                <w:t xml:space="preserve">Microscopie OPTIR pour la caractérisation des microorganismes d'intérêt alimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ièmes Journées scientifiques 2025 du GFSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, St Malo, France</w:t>
+              <w:t xml:space="preserve">Journées Spectroscopie infrarouge O-PTIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264297v1</w:t>
+                <w:t xml:space="preserve">hal-05264282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lapaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5077,51 +5077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Avoscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytométrie (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
@@ -5189,51 +5189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnot Emma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavaud Matéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5444,51 +5444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5547,51 +5547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single molecule fluorescence saturation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5638,51 +5638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonradiative Excitation Fluorescence Correlation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5727,221 +5727,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton Cascade Absorption in Single Molecule Fluorescence Saturation Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-photon cascade absorption in single molecule fluorescence saturation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Photochemistry (ICP) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">US-French nanooptics workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531233v1</w:t>
+                <w:t xml:space="preserve">hal-02531273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-photon cascade absorption in single molecule fluorescence saturation spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Multiphoton Cascade Absorption in Single Molecule Fluorescence Saturation Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US-French nanooptics workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">International Conference of Photochemistry (ICP) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531273v1</w:t>
+                <w:t xml:space="preserve">hal-02531233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-radiative Excitation Fluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,103 +5953,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelina Cardoso dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque du club de l'Adhérence Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Talence, France</w:t>
+              <w:t xml:space="preserve">1st Workshop Cancer Cells on-Chip: State of the Art and future developments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531279v1</w:t>
+                <w:t xml:space="preserve">hal-02531275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-radiative Excitation Fluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6061,73 +6061,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelina Cardoso dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop Cancer Cells on-Chip: State of the Art and future developments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque du club de l'Adhérence Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531275v1</w:t>
+                <w:t xml:space="preserve">hal-02531279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6184,51 +6184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire de Vos Franzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XXVeme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6247,51 +6247,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic and Spectroscopic exploration of brewer’s spent grain fermentation by Aspergillus oryzae for kojic acid synthesis</w:t>
+                <w:t xml:space="preserve">Microscopic and spectroscopic exploration of brewer’s spent grain fermentation by Aspergillus oryzae for kojic acid synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Widjaja</w:t>
@@ -6305,114 +6305,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosm'ing 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172760v1</w:t>
+                <w:t xml:space="preserve">hal-05318276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic and spectroscopic exploration of brewer’s spent grain fermentation by Aspergillus oryzae for kojic acid synthesis</w:t>
+                <w:t xml:space="preserve">Microscopic and Spectroscopic exploration of brewer’s spent grain fermentation by Aspergillus oryzae for kojic acid synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Widjaja</w:t>
@@ -6426,336 +6426,336 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Cosm'ing 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318276v1</w:t>
+                <w:t xml:space="preserve">hal-05172760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OPTIR : infrared microspectroscopy for advanced characterization of microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Sarkees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515811v1</w:t>
+                <w:t xml:space="preserve">hal-05264271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIR : infrared microspectroscopy for advanced characterization of microorganisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pore-forming toxin Candidalysin dampens the autophagy-related plasma membrane stress response during Candida albicans invasion of epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
+              <w:t xml:space="preserve">CFATG12, 12th Scientific days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264271v1</w:t>
+                <w:t xml:space="preserve">hal-05515811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CRISPR/Cas platform for Genetic Modification of Commercial Saccharomyces cerevisiae strains</w:t>
               </w:r>
@@ -6793,51 +6793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO-IVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
@@ -6860,277 +6860,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein-pectin beads : a novel means for curcumin encapsulation.</w:t>
+                <w:t xml:space="preserve">Comparison of m-PEG-PCL polymersomes size measurements by 3 optical techniques : DLS, NTA and two-photon microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen T.A</w:t>
+                <w:t xml:space="preserve">Inkichari M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huynh T.U</w:t>
+                <w:t xml:space="preserve">C.H. Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouvier C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Subirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272787v1</w:t>
+                <w:t xml:space="preserve">hal-05272798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of m-PEG-PCL polymersomes size measurements by 3 optical techniques : DLS, NTA and two-photon microscopy.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk protein-pectin beads : a novel means for curcumin encapsulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.H. Brachais</w:t>
+                <w:t xml:space="preserve">Nguyen T.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouvier C</w:t>
+                <w:t xml:space="preserve">Huynh T.U</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">M. Subirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272798v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7309,51 +7309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A50A38F"/>
+    <w:nsid w:val="BE9522A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7540,51 +7540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-winckler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6145-3669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161477283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05023684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien In&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2025.2488104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit L&#246;ffelhardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A Gust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1130782" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arak Tira&#8208;umphon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traiphop Phahom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03216083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chatelain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03338898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725379" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Besson-Bard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz097" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02354329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.196" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Ngoc Pham-Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201700389" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.17080" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuringer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chanteloup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garrido" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bizet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Lioret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12866" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hukezalie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chanteloup" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b03413" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Thi-Binh Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.05.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGJCQ3QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Decr&#233;au" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03536d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262940v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05503a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lartigue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giannone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Giorgi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ichas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02387" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02404888v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac400454f" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02383196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeannesson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, J" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young, M" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316221v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.051" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DB50BG0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531216v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037029" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531275v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05512962v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire de Vos Franzin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172760v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318276v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen T.A" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh T.U" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirade" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Brachais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02315018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-winckler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6145-3669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161477283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05023684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien In&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2025.2488104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roudaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit L&#246;ffelhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A Gust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1130782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arak Tira&#8208;umphon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traiphop Phahom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11555" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03553809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducreux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Paradis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.2004798" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131370" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03216083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chatelain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#232;gue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03338898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725379" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02354329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delize" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Besson-Bard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz097" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014598v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chluba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.03149" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.17080" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Ngoc Pham-Hoang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201700389" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuringer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chanteloup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garrido" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bizet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Lioret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Young" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12866" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hukezalie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chanteloup" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b03413" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Decr&#233;au" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03536d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Thi-Binh Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.05.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGJCQ3QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262940v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05503a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02404888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac400454f" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lartigue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giannone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Giorgi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ichas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02387" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02383196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeannesson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515819v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, J" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young, M" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316221v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.051" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DB50BG0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531216v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037029" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531233v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02531279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05512962v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire de Vos Franzin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272798v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Brachais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen T.A" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh T.U" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirade" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-02315018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>