--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Bonnemère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère – CV HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascalebonnemere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2571-7414</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034531122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accomplissement du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.24-37. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accomplissement du sexe. Entretien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.9-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Océanie sous la direction de Peter Brunt et Nicholas Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.183-184. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen en Papouasie Nouvelle-Guinée : entre idéal collectif et vocation personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Filmer le Pacifique, 148, pp.37-51. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.10446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam : Chris Owen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, https://journals.openedition.org/jso/8078. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions, Relations and Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88 (1), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Mortuary Dialogues: Death Ritual and the Reproduction of Moral Community in Pacific Modernities&amp;quot;, edited by David Lipset and Eric K. Silverman, Oxford and New York: Berghahn Books, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.404-405. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2018.1531529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie qui vient d’ailleurs. Mouvements, échanges et rituels dans les Hautes-Terres de la Papouasie-Nouvelle-Guinée (Comparative Anthropological Studies in Society, Cosmology and Politics, Vol. 10). By Almut Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-150. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Holger Jebens, ed., Storibuk Pairundu. Tales and Legends from the Kewa (Southern Highlands, Papua New Guinea), Collected by Alex Yapua Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.364-366 (144/145)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword from the editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Telban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Matter(s) of Relations: Transformation and Presence in Melanesian and Australian Life-Cycle Rituals, 27 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1290521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Relational Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1287057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church presence and gender relations in the Wonenara valley (Eastern Highlands Province, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gender and Christianity in Melanesia: Towards a Unified analysis, 27 (2), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/taja.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern en Mélanésie. Un regard critique sur le genre, les objets et les rituels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (HS), pp.203-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach to a Papua New Guinea male ritual cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Anthropological Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.728-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chave-Dartoen, Cécile Leguy, Denis Monnerie, eds, Nomination et organisation sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El estatus del tio materno entre los Ankave-Anga.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizontes Antropológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (34), pp.405-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Religion Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special issue on "Religion, Spirituality, and Birthing", ed. by A. Possamai-Inesedy, 22 (2), pp.214-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective anthropologique sur l'infanticide : la notion de personne en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.044.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de H. Whitehead, Food Rules: Hunting, Sharing, and Tabooing Game in Papua New Guinea, Ann Arbor: The University of Michigan Press (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glowczewski, Rêves en colère: avec les Aborigènes australiens, Paris : Plon (Coll. “Terre humaine”) (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Alès et C. Barraud, eds, Sexe absolu, sexe relatif ?, Paris : Editions de la MSH (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de E. Silverman, Masculinity, Motherhood, and Mockery: Psychoanalyzing Culture and the Iatmul Naven Rite in New Guinea, Ann Arbor: The University of Michigan Press (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.610 - 611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie du genre en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 161, pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une étude des représentations de la canne à sucre chez les Ankave-Anga (PNG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114-115, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.1503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Gilmore, Misogyny : The Male Malady Philadelphia, University of Pennsylvania Press, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A. Strathern and P. Stewart, Humors and Substances. Ideas of the body in New Guinea, Westport (Conn.): Bergin & Garvey (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme 157 (janvier-mars 2001) Représentations et temporalités Gabriele Stürzenhofecker, Times Enmeshed. Gender, Space, and History among the Duna of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du placenta en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (3), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information diététique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Angan vegeculture systems in New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAS Symposium series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Biersack, ed, Papuan Borderlands. Huli, Duna and Ipili Perspectives on the Papua New Guinea Highlands, Ann Arbor: The University of Michigan Press (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 144, pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Brown, Beyond A Mountain Valley : the Simbu of Papua New Guinea (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André ITEANU et Éric SCHWIMMER. Parle, et je t’écouterai. Récits et traditions des Orokaïva de Papouasie-Nouvelle-Guinée (recueillis, traduits et présentés par). Paris, Gallimard, Coll. « L’aube des peuples », 1996, 260 p., cartes, illustr., bibliogr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (2-3), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/015506ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. O’Hanlon, Paradise. Portraying the New Guinea Highlands, London: British Museum Press (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pandanus rouge dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nurturing Substance and Paternal Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 64 (2), pp.159-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre et échanges chez les Anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 127-128, pp.133-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide et homicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford French Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16 (1), pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. O’Hanlon, Reading the Skin. Adornment, Display and Society among the Wahgi, London: British Museum Press (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de B. Connolly & R. Anderson, Premier Contact. Les Papous découvrent les Blancs, Paris : Gallimard (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de G. Herdt, The Sambia : Ritual and Gender in New Guinea, New York: Holt, Rinehart & Winston (1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations relatives aux représentations des substances corporelles en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 114, pp.101-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Errington & D. Gewertz, Cultural Alternatives and a Feminist Anthropology. An analysis of culturally constructed gender interest in Papua New Guinéa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baruya female initiation and its male counterpart (Papua New-Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Initiation in Melanesia: Past and Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère; James Leach, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et manipuler le végétal au prisme du genre (Ankave, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d’ethnobotanique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; Musée départemental de Salagon, Apr 2024, Mane (04), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankave initiation rituals without kinship: An “ethnografiction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists (ESfO) 13th Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication des femmes dans les rituels masculins anga de Papouasie Nouvelle-Guinée : une autre perspective sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en sciences humaines et sociales : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Pschologie sociale, Aix-Marseille Université, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion de l'article de Solenne Couppé, &amp;quot;Entre changement et continuité : construire un « catholicisme mélanésien » dans la Province Orientale de la Nouvelle-Bretagne (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du musée du quai Branly-Jacques Chirac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le genre vient aux enfants (Ankave, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-laboratoires d'anthropologie Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures féminines dans les rituels de Nouvelle-Guinée : quelques éléments comparatifs et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité culturelle/sociale/humaine sur la longue durée. 1ère rencontre interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion et modération de la session &amp;quot;For a visual history of colonial practices in the Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial Practices and their Amnesia / Pratiques coloniales et leurs amnésies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-référentialité et résistance sociale à l’introduction d’un savoir extérieur. Le cas de l’aide à l’accouchement chez les Ankave de la vallée de la Suowi (Papouasie-Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et savoirs multi-référentiels, Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02388032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health services in the Suowi Valley (1987-2018): From patrols by Lutheran services to the building of a clinic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the Euroean Society for Oceanists (ESfO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ol i no save, ol i no skul lain! ». L’établissement de « services » dans la vallée de la Suowi en Papouasie Nouvelle-Guinée (1987-2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualité de la recherche en Océanie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des différents usages du pandanus rouge chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'anthropologie, Université de Montréal (UdM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Luke Fleming, Mar 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IDEMEC / GenderMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What difference does it make to be two anthropologists in the field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Initiations visibles et initiations invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre (1947-2016), L'arpenteur des écarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse II - Jean-Jaurès, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming men and women differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming people, naming places: Case studies from PNG and Australia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Dousset; Borut Telban, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie de la Papouasie-Nouvelle-Guinée: autour des initiations masculines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CNRS fête les 10 ans du musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part des femmes dans les rituels masculins en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing it again: Transforming men and relations among the Ankave-Anga of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Society for Oceanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le regard sur les rituels masculins : une simple affaire de conditions d’observation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terrain anga sur la longue durée retour sur une recherche partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'article de Francesca Mezzenzana, “The Body Pot: Reflections on Human-Artefact relationships in Amazonia”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Art, connaissance et performance » du Musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Clément, J. De Largy Healy et F. Keck, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual combination: Food taboos, body boundaries, relation and gender (Ankave-Anga, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological epistemology and cross-cultural meta-categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASBS, Stanford University, Nov 2015, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait à l'anthropologie et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ce que le genre fait aux disciplines 1er Congrès des Etudes de genre en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach to the Ankave-Anga life-cycle rituals (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matter(s) of Relations: current analyses of Pacific rituals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère et Sandra Revolon, Apr 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting for and Acting On: The Male Ritual Cycle of the Ankave-Anga, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Human in the World, the World in the Human", Annual Conference of the Australian Anthropological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des initiations en parallèle : le cycle de la vie des garçons et des filles chez les Baruya (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque e-toile Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions, relations, transformations : le cycle de la vie selon les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des êtres vivants et des artefacts.l'imbrication des processus vitaux et des processus techniques en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Coupaye et Perig Pitrou, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Genre : les enjeux d'un débat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church presence and gender relations in the Wonenara valley (Eastern Highlands Province, PNG).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Dec 2012, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrain au long cours : la Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières d'ethnographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre. La construction de la personne masculine en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société de Psychanalyse Freudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le statut des nourrissons en Nouvelle-Guinée à partir de l’examen des pratiques de néonaticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is airstrip-building part of anthropology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Jul 2010, St. Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective anthropologique sur l'infanticide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Penser l'infanticide aujourd'hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp. 29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de « partible person » (M. Strathern 1988) est-elle applicable aux représentations des Ankave de Papouasie Nouvelle-Guinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CREDO, Maison Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective anthropologique sur l'infanticide : la notion de personne en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infanticide aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered Ritual Processes: Becoming a Parent among the Ankave-Anga of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ESfo Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interdits alimentaires en Nouvelle-Guinée et ailleurs : Mary Douglas à l'épreuve du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREDO, Maison Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation frère-sœur dans le cycle de la vie des Ankave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation frère-sœur en anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers contacts dans la vallée de la Suowi de Papouasie Nouvelle-Guinée (1937-1972) : rapports administratifs, expériences vécues et mémoires sélectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude EHESS "Premiers Contacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sur le genre en anthropologie sociale : l'exemple de la Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ESEP "Que faire de la question du genre en préhistoire ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension rituelle de la relation frère-soeur chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "La dimension sexuée de la personne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrédients pour une anthropologie de la personne chez les Ankave (Papouasie Nouvelle-Guinée)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS “La construction de la personne en Australie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la personne masculine dans une société de Mélanésie : un parcours semé de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude “La dimension sexuée de la personne”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rite ankave de la première naissance est-il le dernier stade des initiations masculines ? Eléments pour une interprétation d'un parcours rituel anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS “Groupe de travail d'anthropologie sociale comparatives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rite ankave de la première naissance : la fin d'un parcours rituel en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude EHESS "Socialisation, Apprentissages, Initiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What difference does being two make in a New Guinea field site?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Heidelberg Anthropology Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les rituels masculins de Papouasie Nouvelle-Guinée : un décentrement nécessaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Enquête: “Les sciences sociales et la question des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of contact in the Suowi valley of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on “Pacific Encounters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie du genre en Nouvelle-Guinée à partir de quelques exemples (Anga, Hagen, Trobriand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie de l'Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps façonnés par autrui: la construction de la personne chez les Ankave” (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et Affects: De l’esprit à la matière ou vice versa : constructions conjointes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Highland New Guinea variations on the theme of fertility, sexuality and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Reproduction in Melanesia’ Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Oxford, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and personal names among the Ankave-Anga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Memory : Case Studies and Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le corps en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie de l'Ecole des Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux des garçons, jardins des filles. Socialisation et différence sexuelle chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’Anthropologie de la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, différence des sexes et parenté chez les Anga de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Institut d’Etudes doctorales “Sexes et genre”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et cycle de vie. Une vision mélanésienne de la maturation physique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études de l’ADLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Angan vegeculture systems in New Guinea : technical and cultural specificities in the utilization of some seasonal trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegeculture in Eastern Asia and Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et traitements du corps dans la culture ankave-anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Usages du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Saint Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized motherhood ? About two different Anga male initiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonia and Melanesia: Gender and Anthropological Comparison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Mijas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized motherhood in Papua New Guinea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1936-1996: 60 ans d'études chez les Anga, Papouasie-Nouvelle-Guinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and People: some vital links. Tree products and other agents in the life-cycle of the Ankave of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees and wood as social symbols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Wye, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life committed to Papua New Guinea. Conversations with Christopher Owen, filmmaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galda Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting for Others: Relational Transformations in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAU Books, 2018, 978-0-9973675-8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre. La construction de la personne masculine en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.242, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait aux personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2008, Enquête, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.20357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tambours de l'oubli / Drumming to forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au Vent des Îles / Musée du Quai Branly, pp.216, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Pennsylvania Press, pp.254, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits d'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pandanus rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la maison des sciences de l'homme/CNRS Editions, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une femme voit des ennemis remonter la rivière, la nuit… ou comment les récits du passé des Ankave (Papouasie-Nouvelle-Guinée) remontent à la surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Vapnarsky; Philippe Erikson; Marie Chosson; Emmanuel de Vienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orée du jour, lisières de la nuit.. Variations en anthropologie (&amp;) linguistique offertes à Aurore Monod-Becquelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'ethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2025, Recherches américaines, 978-2-36519-080-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender of the Gift: Strathern turns gender into a capacity for action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Lemieux; Laurent Berger; Marielle Macé; Gildas Salmon; Cécile Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of the Social Sciences in 101 Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-209, 2023, 9780262048088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04169574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer au loin. À propos de l’« invisible initiation » chez les Anga de Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Adell; A. Fine; C. Vassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre, l’arpenteurs des écarts (Actes du colloque de Toulouse, février 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2021, 978-2-7351-2675-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentrare lo sguardo sul genere: una prospettiva antropologica sulla Nuova Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Legrand et Yann Raison du Cleuziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare attraverso il genere: approcci plurimi tra scienza e politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Pozzo di Giacobbe, pp.67-79, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting initiation in Melanesia: past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Hirsch; Will Rollason. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Melanesian world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-402, 2019, 978- 1- 138- 69371- 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des substances aux relations. Les enseignements d’un terrain au long cours en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Monjaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Nanterre, pp.23-41, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988 : Marilyn Strathern fait du genre une capacité d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales: 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche anthropologique du genre : comment dépassionner un débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Legrand et Yann Raison du Cleuziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec le genre : sociétés, corps, christianisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lethielleux, pp.79-94, 2016, Confrontations, 978-2-249-62380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Suffered When My Sister Gave Birth&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Toren; Simonne Pauwels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Kinship in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.128-142, 2015, Pacific Perspectives: Studies of the European Society for Oceanists n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire des études de genre dans l'anthropologie de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Dousset, B. Glowczewski, M. Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud. Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, pp.161-179, 2014, Cahiers du Credo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À chacun sa Bible. Styles de prêche et rapport à Jésus dans la vallée de Wonenara (Papouasie-Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jésus, moi et les autres. La construction collective d'une relation personnelle à Jésus dans les Églises évangéliques : Europe, Océanie, Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.227-258, 2013, Alpha, 978-2-271-07340-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'échec d'une conversion : trente ans d'incursions missionnaires en pays Ankave (1972-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Douaire-Marsaudon et G. Weichart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques religieuses dans le Pacifique / Religious Dynamics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, pp.113-130, 2010, Cahiers du CREDO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measure of violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jolly, S. Tcherkézoff and D. Tryon (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Encounters: exchange, desire, violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU E Press, pp. 295-333, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le donne nei rituali maschili della Papua Nuova Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabetta Gnecchi Ruscone e Anna Paini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia dell'Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raffaello Cortina Editore, pp.211-236, 2009, Culture e società</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps au lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Théry, P. Bonnemère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait aux personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.75-90, 2008, Enquête</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes tous les rejetons de ce casoar primordial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre LeRoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les messagers divins. Aspects esthétiques et symboliques des oiseaux en Asie du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SevenOrients, pp.357-371, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Highland New Guinea variations on the theme of fertility, sexuality and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ulijaszek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population, Reproduction and Fertility in Melanesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.201-217, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Election in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Latour and P. Weibel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Things Public: Atmospheres of Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.86-89, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should everyone have a different name?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Tcherkézoff and F. Douaire-Marsaudon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Changing South Pacific: Identities and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandanus Books, pp.182-193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Presence of Women in New Guinea Secret Male Rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters: Male Ritual in Papua New Guinea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.3-15, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Women Enter the Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters: Male Ritual of Papua New Guinea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.57-74, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two forms of masculinized ritualized rebirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender in Amazonia and Melanesia: an Exploration of the Comparative Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pagezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Angoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boudigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Bahuchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and People: some vital links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Life of Trees: from Symbols of regeneration to Political Artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-131, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les hommes répliquent une gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi devrait-on nommer chacun différemment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et transformations contemporaines des sociétés d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-243, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aliment du corps social chez les Ankave-Anga de Papouasie Nouvelle-Guinée: le Pangium edule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en forêt tropicale: interactions bioculturelles et perspectives de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment de sociabilité, aliment d'échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisines: Reflets des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les initiations masculines en Papouasie Nouvelle-Guinée : une approche par le terrain et les archives, entretien avec Pascale Bonnemère (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Papous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évangélisation en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vallée isolée mais des habitants mobiles : les Ankave de Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chloé Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 224 p., 2022, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter(s) of relations: transformation and presence in Melanesian and Australian life-cycle rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Telban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Australia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), pp.1-93, 2017, 0066-4677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal de la Société des Océanistes en accès ouvert : défis et opportunités pour l’association qui le porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Ponsonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vailala madness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casoar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites (masculins) : l'exemple de la Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.686-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent-tonnerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bog-iris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsimia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître des initiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sait ce qu’est une femme… Des différences et des relations entre les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Mol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accomplissement du sexe. Des paradoxes dans la manière de penser le genre à Hagen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://journals.openedition.org/tc/17078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita (Notice d'encyclopédie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrain, des générations d'ethnologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988 : Marilyn Strathern fait du genre une capacité d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une approche monographique à une proposition nouvelle d'analyse d'un rituel initiatique (Ankave-Anga, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanique ankave (Papouasie Nouvelle-Guinée) /Ankave ethnobotany (Papua New Guinea) (texte en partie bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Bonnemère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère – CV HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascalebonnemere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2571-7414</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034531122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accomplissement du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.24-37. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accomplissement du sexe. Entretien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.9-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Océanie sous la direction de Peter Brunt et Nicholas Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.183-184. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen en Papouasie Nouvelle-Guinée : entre idéal collectif et vocation personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Filmer le Pacifique, 148, pp.37-51. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.10446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam : Chris Owen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, https://journals.openedition.org/jso/8078. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions, Relations and Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88 (1), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Mortuary Dialogues: Death Ritual and the Reproduction of Moral Community in Pacific Modernities&amp;quot;, edited by David Lipset and Eric K. Silverman, Oxford and New York: Berghahn Books, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.404-405. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2018.1531529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie qui vient d’ailleurs. Mouvements, échanges et rituels dans les Hautes-Terres de la Papouasie-Nouvelle-Guinée (Comparative Anthropological Studies in Society, Cosmology and Politics, Vol. 10). By Almut Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-150. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Holger Jebens, ed., Storibuk Pairundu. Tales and Legends from the Kewa (Southern Highlands, Papua New Guinea), Collected by Alex Yapua Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.364-366 (144/145)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword from the editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Telban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Matter(s) of Relations: Transformation and Presence in Melanesian and Australian Life-Cycle Rituals, 27 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1290521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Relational Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1287057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church presence and gender relations in the Wonenara valley (Eastern Highlands Province, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gender and Christianity in Melanesia: Towards a Unified analysis, 27 (2), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/taja.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern en Mélanésie. Un regard critique sur le genre, les objets et les rituels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (HS), pp.203-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach to a Papua New Guinea male ritual cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Anthropological Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.728-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chave-Dartoen, Cécile Leguy, Denis Monnerie, eds, Nomination et organisation sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El estatus del tio materno entre los Ankave-Anga.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizontes Antropológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (34), pp.405-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Religion Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special issue on "Religion, Spirituality, and Birthing", ed. by A. Possamai-Inesedy, 22 (2), pp.214-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective anthropologique sur l'infanticide : la notion de personne en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.044.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de H. Whitehead, Food Rules: Hunting, Sharing, and Tabooing Game in Papua New Guinea, Ann Arbor: The University of Michigan Press (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glowczewski, Rêves en colère: avec les Aborigènes australiens, Paris : Plon (Coll. “Terre humaine”) (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Alès et C. Barraud, eds, Sexe absolu, sexe relatif ?, Paris : Editions de la MSH (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de E. Silverman, Masculinity, Motherhood, and Mockery: Psychoanalyzing Culture and the Iatmul Naven Rite in New Guinea, Ann Arbor: The University of Michigan Press (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.610 - 611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie du genre en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 161, pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une étude des représentations de la canne à sucre chez les Ankave-Anga (PNG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114-115, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.1503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Gilmore, Misogyny : The Male Malady Philadelphia, University of Pennsylvania Press, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A. Strathern and P. Stewart, Humors and Substances. Ideas of the body in New Guinea, Westport (Conn.): Bergin & Garvey (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme 157 (janvier-mars 2001) Représentations et temporalités Gabriele Stürzenhofecker, Times Enmeshed. Gender, Space, and History among the Duna of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du placenta en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (3), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information diététique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Angan vegeculture systems in New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAS Symposium series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Biersack, ed, Papuan Borderlands. Huli, Duna and Ipili Perspectives on the Papua New Guinea Highlands, Ann Arbor: The University of Michigan Press (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 144, pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Brown, Beyond A Mountain Valley : the Simbu of Papua New Guinea (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André ITEANU et Éric SCHWIMMER. Parle, et je t’écouterai. Récits et traditions des Orokaïva de Papouasie-Nouvelle-Guinée (recueillis, traduits et présentés par). Paris, Gallimard, Coll. « L’aube des peuples », 1996, 260 p., cartes, illustr., bibliogr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (2-3), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/015506ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. O’Hanlon, Paradise. Portraying the New Guinea Highlands, London: British Museum Press (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pandanus rouge dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nurturing Substance and Paternal Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 64 (2), pp.159-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide et homicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford French Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16 (1), pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre et échanges chez les Anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 127-128, pp.133-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. O’Hanlon, Reading the Skin. Adornment, Display and Society among the Wahgi, London: British Museum Press (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de B. Connolly & R. Anderson, Premier Contact. Les Papous découvrent les Blancs, Paris : Gallimard (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de G. Herdt, The Sambia : Ritual and Gender in New Guinea, New York: Holt, Rinehart & Winston (1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Errington & D. Gewertz, Cultural Alternatives and a Feminist Anthropology. An analysis of culturally constructed gender interest in Papua New Guinéa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations relatives aux représentations des substances corporelles en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 114, pp.101-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et manipuler le végétal au prisme du genre (Ankave, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d’ethnobotanique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; Musée départemental de Salagon, Apr 2024, Mane (04), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baruya female initiation and its male counterpart (Papua New-Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Initiation in Melanesia: Past and Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère; James Leach, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication des femmes dans les rituels masculins anga de Papouasie Nouvelle-Guinée : une autre perspective sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en sciences humaines et sociales : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Pschologie sociale, Aix-Marseille Université, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankave initiation rituals without kinship: An “ethnografiction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists (ESfO) 13th Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion de l'article de Solenne Couppé, &amp;quot;Entre changement et continuité : construire un « catholicisme mélanésien » dans la Province Orientale de la Nouvelle-Bretagne (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du musée du quai Branly-Jacques Chirac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le genre vient aux enfants (Ankave, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-laboratoires d'anthropologie Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures féminines dans les rituels de Nouvelle-Guinée : quelques éléments comparatifs et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité culturelle/sociale/humaine sur la longue durée. 1ère rencontre interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion et modération de la session &amp;quot;For a visual history of colonial practices in the Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial Practices and their Amnesia / Pratiques coloniales et leurs amnésies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-référentialité et résistance sociale à l’introduction d’un savoir extérieur. Le cas de l’aide à l’accouchement chez les Ankave de la vallée de la Suowi (Papouasie-Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et savoirs multi-référentiels, Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02388032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health services in the Suowi Valley (1987-2018): From patrols by Lutheran services to the building of a clinic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the Euroean Society for Oceanists (ESfO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ol i no save, ol i no skul lain! ». L’établissement de « services » dans la vallée de la Suowi en Papouasie Nouvelle-Guinée (1987-2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualité de la recherche en Océanie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What difference does it make to be two anthropologists in the field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des différents usages du pandanus rouge chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'anthropologie, Université de Montréal (UdM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Luke Fleming, Mar 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IDEMEC / GenderMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Initiations visibles et initiations invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre (1947-2016), L'arpenteur des écarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse II - Jean-Jaurès, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming men and women differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming people, naming places: Case studies from PNG and Australia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Dousset; Borut Telban, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie de la Papouasie-Nouvelle-Guinée: autour des initiations masculines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CNRS fête les 10 ans du musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part des femmes dans les rituels masculins en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le regard sur les rituels masculins : une simple affaire de conditions d’observation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terrain anga sur la longue durée retour sur une recherche partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing it again: Transforming men and relations among the Ankave-Anga of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Society for Oceanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'article de Francesca Mezzenzana, “The Body Pot: Reflections on Human-Artefact relationships in Amazonia”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Art, connaissance et performance » du Musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Clément, J. De Largy Healy et F. Keck, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual combination: Food taboos, body boundaries, relation and gender (Ankave-Anga, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological epistemology and cross-cultural meta-categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASBS, Stanford University, Nov 2015, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait à l'anthropologie et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ce que le genre fait aux disciplines 1er Congrès des Etudes de genre en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach to the Ankave-Anga life-cycle rituals (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matter(s) of Relations: current analyses of Pacific rituals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère et Sandra Revolon, Apr 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions, relations, transformations : le cycle de la vie selon les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des êtres vivants et des artefacts.l'imbrication des processus vitaux et des processus techniques en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Coupaye et Perig Pitrou, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des initiations en parallèle : le cycle de la vie des garçons et des filles chez les Baruya (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque e-toile Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting for and Acting On: The Male Ritual Cycle of the Ankave-Anga, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Human in the World, the World in the Human", Annual Conference of the Australian Anthropological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Genre : les enjeux d'un débat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church presence and gender relations in the Wonenara valley (Eastern Highlands Province, PNG).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Dec 2012, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrain au long cours : la Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières d'ethnographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre. La construction de la personne masculine en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société de Psychanalyse Freudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le statut des nourrissons en Nouvelle-Guinée à partir de l’examen des pratiques de néonaticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is airstrip-building part of anthropology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Jul 2010, St. Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective anthropologique sur l'infanticide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Penser l'infanticide aujourd'hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp. 29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de « partible person » (M. Strathern 1988) est-elle applicable aux représentations des Ankave de Papouasie Nouvelle-Guinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CREDO, Maison Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective anthropologique sur l'infanticide : la notion de personne en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infanticide aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered Ritual Processes: Becoming a Parent among the Ankave-Anga of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ESfo Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interdits alimentaires en Nouvelle-Guinée et ailleurs : Mary Douglas à l'épreuve du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREDO, Maison Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers contacts dans la vallée de la Suowi de Papouasie Nouvelle-Guinée (1937-1972) : rapports administratifs, expériences vécues et mémoires sélectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude EHESS "Premiers Contacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation frère-sœur dans le cycle de la vie des Ankave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation frère-sœur en anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sur le genre en anthropologie sociale : l'exemple de la Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ESEP "Que faire de la question du genre en préhistoire ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension rituelle de la relation frère-soeur chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "La dimension sexuée de la personne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrédients pour une anthropologie de la personne chez les Ankave (Papouasie Nouvelle-Guinée)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS “La construction de la personne en Australie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la personne masculine dans une société de Mélanésie : un parcours semé de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude “La dimension sexuée de la personne”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rite ankave de la première naissance est-il le dernier stade des initiations masculines ? Eléments pour une interprétation d'un parcours rituel anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS “Groupe de travail d'anthropologie sociale comparatives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rite ankave de la première naissance : la fin d'un parcours rituel en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude EHESS "Socialisation, Apprentissages, Initiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What difference does being two make in a New Guinea field site?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Heidelberg Anthropology Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les rituels masculins de Papouasie Nouvelle-Guinée : un décentrement nécessaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Enquête: “Les sciences sociales et la question des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of contact in the Suowi valley of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on “Pacific Encounters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie du genre en Nouvelle-Guinée à partir de quelques exemples (Anga, Hagen, Trobriand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie de l'Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps façonnés par autrui: la construction de la personne chez les Ankave” (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et Affects: De l’esprit à la matière ou vice versa : constructions conjointes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Highland New Guinea variations on the theme of fertility, sexuality and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Reproduction in Melanesia’ Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Oxford, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and personal names among the Ankave-Anga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Memory : Case Studies and Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le corps en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie de l'Ecole des Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux des garçons, jardins des filles. Socialisation et différence sexuelle chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’Anthropologie de la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, différence des sexes et parenté chez les Anga de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Institut d’Etudes doctorales “Sexes et genre”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et cycle de vie. Une vision mélanésienne de la maturation physique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études de l’ADLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Angan vegeculture systems in New Guinea : technical and cultural specificities in the utilization of some seasonal trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegeculture in Eastern Asia and Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et traitements du corps dans la culture ankave-anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Usages du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Saint Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized motherhood ? About two different Anga male initiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonia and Melanesia: Gender and Anthropological Comparison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Mijas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized motherhood in Papua New Guinea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1936-1996: 60 ans d'études chez les Anga, Papouasie-Nouvelle-Guinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and People: some vital links. Tree products and other agents in the life-cycle of the Ankave of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees and wood as social symbols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Wye, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life committed to Papua New Guinea. Conversations with Christopher Owen, filmmaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galda Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting for Others: Relational Transformations in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAU Books, 2018, 978-0-9973675-8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre. La construction de la personne masculine en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.242, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait aux personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2008, Enquête, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.20357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tambours de l'oubli / Drumming to forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au Vent des Îles / Musée du Quai Branly, pp.216, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Pennsylvania Press, pp.254, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits d'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pandanus rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la maison des sciences de l'homme/CNRS Editions, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une femme voit des ennemis remonter la rivière, la nuit… ou comment les récits du passé des Ankave (Papouasie-Nouvelle-Guinée) remontent à la surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Vapnarsky; Philippe Erikson; Marie Chosson; Emmanuel de Vienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orée du jour, lisières de la nuit.. Variations en anthropologie (&amp;) linguistique offertes à Aurore Monod-Becquelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'ethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2025, Recherches américaines, 978-2-36519-080-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender of the Gift: Strathern turns gender into a capacity for action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Lemieux; Laurent Berger; Marielle Macé; Gildas Salmon; Cécile Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of the Social Sciences in 101 Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-209, 2023, 9780262048088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04169574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer au loin. À propos de l’« invisible initiation » chez les Anga de Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Adell; A. Fine; C. Vassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre, l’arpenteurs des écarts (Actes du colloque de Toulouse, février 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2021, 978-2-7351-2675-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentrare lo sguardo sul genere: una prospettiva antropologica sulla Nuova Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Legrand et Yann Raison du Cleuziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare attraverso il genere: approcci plurimi tra scienza e politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Pozzo di Giacobbe, pp.67-79, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des substances aux relations. Les enseignements d’un terrain au long cours en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Monjaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Nanterre, pp.23-41, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting initiation in Melanesia: past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Hirsch; Will Rollason. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Melanesian world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-402, 2019, 978- 1- 138- 69371- 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988 : Marilyn Strathern fait du genre une capacité d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales: 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche anthropologique du genre : comment dépassionner un débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Legrand et Yann Raison du Cleuziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec le genre : sociétés, corps, christianisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lethielleux, pp.79-94, 2016, Confrontations, 978-2-249-62380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Suffered When My Sister Gave Birth&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Toren; Simonne Pauwels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Kinship in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.128-142, 2015, Pacific Perspectives: Studies of the European Society for Oceanists n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire des études de genre dans l'anthropologie de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Dousset, B. Glowczewski, M. Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud. Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, pp.161-179, 2014, Cahiers du Credo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À chacun sa Bible. Styles de prêche et rapport à Jésus dans la vallée de Wonenara (Papouasie-Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jésus, moi et les autres. La construction collective d'une relation personnelle à Jésus dans les Églises évangéliques : Europe, Océanie, Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.227-258, 2013, Alpha, 978-2-271-07340-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'échec d'une conversion : trente ans d'incursions missionnaires en pays Ankave (1972-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Douaire-Marsaudon et G. Weichart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques religieuses dans le Pacifique / Religious Dynamics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, pp.113-130, 2010, Cahiers du CREDO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measure of violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jolly, S. Tcherkézoff and D. Tryon (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Encounters: exchange, desire, violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU E Press, pp. 295-333, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le donne nei rituali maschili della Papua Nuova Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabetta Gnecchi Ruscone e Anna Paini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia dell'Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raffaello Cortina Editore, pp.211-236, 2009, Culture e società</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps au lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Théry, P. Bonnemère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait aux personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.75-90, 2008, Enquête</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes tous les rejetons de ce casoar primordial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre LeRoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les messagers divins. Aspects esthétiques et symboliques des oiseaux en Asie du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SevenOrients, pp.357-371, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Highland New Guinea variations on the theme of fertility, sexuality and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ulijaszek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population, Reproduction and Fertility in Melanesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.201-217, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Election in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Latour and P. Weibel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Things Public: Atmospheres of Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.86-89, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should everyone have a different name?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Tcherkézoff and F. Douaire-Marsaudon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Changing South Pacific: Identities and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandanus Books, pp.182-193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Presence of Women in New Guinea Secret Male Rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters: Male Ritual in Papua New Guinea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.3-15, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Women Enter the Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters: Male Ritual of Papua New Guinea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.57-74, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two forms of masculinized ritualized rebirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender in Amazonia and Melanesia: an Exploration of the Comparative Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pagezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Angoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boudigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Bahuchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and People: some vital links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Life of Trees: from Symbols of regeneration to Political Artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-131, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les hommes répliquent une gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi devrait-on nommer chacun différemment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et transformations contemporaines des sociétés d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-243, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aliment du corps social chez les Ankave-Anga de Papouasie Nouvelle-Guinée: le Pangium edule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en forêt tropicale: interactions bioculturelles et perspectives de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment de sociabilité, aliment d'échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisines: Reflets des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les initiations masculines en Papouasie Nouvelle-Guinée : une approche par le terrain et les archives, entretien avec Pascale Bonnemère (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Papous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évangélisation en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vallée isolée mais des habitants mobiles : les Ankave de Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chloé Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 224 p., 2022, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter(s) of relations: transformation and presence in Melanesian and Australian life-cycle rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Telban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Australia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), pp.1-93, 2017, 0066-4677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal de la Société des Océanistes en accès ouvert : défis et opportunités pour l’association qui le porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Ponsonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casoar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent-tonnerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vailala madness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites (masculins) : l'exemple de la Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.686-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bog-iris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsimia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître des initiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sait ce qu’est une femme… Des différences et des relations entre les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Mol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accomplissement du sexe. Des paradoxes dans la manière de penser le genre à Hagen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://journals.openedition.org/tc/17078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita (Notice d'encyclopédie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrain, des générations d'ethnologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988 : Marilyn Strathern fait du genre une capacité d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une approche monographique à une proposition nouvelle d'analyse d'un rituel initiatique (Ankave-Anga, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanique ankave (Papouasie Nouvelle-Guinée) /Ankave ethnobotany (Papua New Guinea) (texte en partie bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E60F0B3"/>
+    <w:nsid w:val="96B3BD96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalebonnemere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2571-7414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034531122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Strathern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17304" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155044v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Owen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10446" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7928" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2018.1531529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Telban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1290521" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1287057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96FN73VK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.044.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.1503" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/015506ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648261v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648256v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.galda-verlag.de/product-category/series-fr/new-guinea-communications-fr/?lang=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/20357" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.20357" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007266v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societe-ethnologie.fr/collections-recherches-americaines.php" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262048088/a-history-of-the-social-sciences-in-101-books/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100702230" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120305v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ehess.fr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546229v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04824245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392427v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392089v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brutti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chlo&#233; Maillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16968" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515092v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Ponsonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382121v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382115v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Mol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16988" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382119v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198365v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalebonnemere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2571-7414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034531122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Strathern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17304" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155044v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Owen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10446" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7928" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2018.1531529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Telban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1290521" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1287057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96FN73VK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.044.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.1503" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/015506ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439381v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648261v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648256v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.galda-verlag.de/product-category/series-fr/new-guinea-communications-fr/?lang=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/20357" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.20357" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007266v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societe-ethnologie.fr/collections-recherches-americaines.php" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262048088/a-history-of-the-social-sciences-in-101-books/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100702230" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ehess.fr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546229v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04824245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392089v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brutti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392427v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chlo&#233; Maillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16968" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515092v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Ponsonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382114v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382121v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382115v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Mol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16988" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382119v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198365v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>