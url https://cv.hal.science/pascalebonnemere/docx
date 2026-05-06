--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Bonnemère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère – CV HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascalebonnemere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2571-7414</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034531122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accomplissement du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.24-37. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accomplissement du sexe. Entretien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.9-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Océanie sous la direction de Peter Brunt et Nicholas Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.183-184. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen en Papouasie Nouvelle-Guinée : entre idéal collectif et vocation personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Filmer le Pacifique, 148, pp.37-51. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.10446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam : Chris Owen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, https://journals.openedition.org/jso/8078. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions, Relations and Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88 (1), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Mortuary Dialogues: Death Ritual and the Reproduction of Moral Community in Pacific Modernities&amp;quot;, edited by David Lipset and Eric K. Silverman, Oxford and New York: Berghahn Books, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.404-405. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2018.1531529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie qui vient d’ailleurs. Mouvements, échanges et rituels dans les Hautes-Terres de la Papouasie-Nouvelle-Guinée (Comparative Anthropological Studies in Society, Cosmology and Politics, Vol. 10). By Almut Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-150. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Holger Jebens, ed., Storibuk Pairundu. Tales and Legends from the Kewa (Southern Highlands, Papua New Guinea), Collected by Alex Yapua Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.364-366 (144/145)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword from the editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Telban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Matter(s) of Relations: Transformation and Presence in Melanesian and Australian Life-Cycle Rituals, 27 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1290521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Relational Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1287057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church presence and gender relations in the Wonenara valley (Eastern Highlands Province, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gender and Christianity in Melanesia: Towards a Unified analysis, 27 (2), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/taja.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern en Mélanésie. Un regard critique sur le genre, les objets et les rituels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (HS), pp.203-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach to a Papua New Guinea male ritual cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Anthropological Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.728-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chave-Dartoen, Cécile Leguy, Denis Monnerie, eds, Nomination et organisation sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El estatus del tio materno entre los Ankave-Anga.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizontes Antropológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (34), pp.405-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Religion Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special issue on "Religion, Spirituality, and Birthing", ed. by A. Possamai-Inesedy, 22 (2), pp.214-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective anthropologique sur l'infanticide : la notion de personne en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.044.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de H. Whitehead, Food Rules: Hunting, Sharing, and Tabooing Game in Papua New Guinea, Ann Arbor: The University of Michigan Press (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glowczewski, Rêves en colère: avec les Aborigènes australiens, Paris : Plon (Coll. “Terre humaine”) (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Alès et C. Barraud, eds, Sexe absolu, sexe relatif ?, Paris : Editions de la MSH (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de E. Silverman, Masculinity, Motherhood, and Mockery: Psychoanalyzing Culture and the Iatmul Naven Rite in New Guinea, Ann Arbor: The University of Michigan Press (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.610 - 611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie du genre en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 161, pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une étude des représentations de la canne à sucre chez les Ankave-Anga (PNG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114-115, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.1503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Gilmore, Misogyny : The Male Malady Philadelphia, University of Pennsylvania Press, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A. Strathern and P. Stewart, Humors and Substances. Ideas of the body in New Guinea, Westport (Conn.): Bergin & Garvey (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme 157 (janvier-mars 2001) Représentations et temporalités Gabriele Stürzenhofecker, Times Enmeshed. Gender, Space, and History among the Duna of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du placenta en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (3), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information diététique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Angan vegeculture systems in New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAS Symposium series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Biersack, ed, Papuan Borderlands. Huli, Duna and Ipili Perspectives on the Papua New Guinea Highlands, Ann Arbor: The University of Michigan Press (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 144, pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Brown, Beyond A Mountain Valley : the Simbu of Papua New Guinea (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André ITEANU et Éric SCHWIMMER. Parle, et je t’écouterai. Récits et traditions des Orokaïva de Papouasie-Nouvelle-Guinée (recueillis, traduits et présentés par). Paris, Gallimard, Coll. « L’aube des peuples », 1996, 260 p., cartes, illustr., bibliogr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (2-3), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/015506ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. O’Hanlon, Paradise. Portraying the New Guinea Highlands, London: British Museum Press (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pandanus rouge dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nurturing Substance and Paternal Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 64 (2), pp.159-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide et homicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford French Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16 (1), pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre et échanges chez les Anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 127-128, pp.133-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. O’Hanlon, Reading the Skin. Adornment, Display and Society among the Wahgi, London: British Museum Press (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de B. Connolly & R. Anderson, Premier Contact. Les Papous découvrent les Blancs, Paris : Gallimard (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de G. Herdt, The Sambia : Ritual and Gender in New Guinea, New York: Holt, Rinehart & Winston (1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Errington & D. Gewertz, Cultural Alternatives and a Feminist Anthropology. An analysis of culturally constructed gender interest in Papua New Guinéa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations relatives aux représentations des substances corporelles en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 114, pp.101-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et manipuler le végétal au prisme du genre (Ankave, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d’ethnobotanique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; Musée départemental de Salagon, Apr 2024, Mane (04), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baruya female initiation and its male counterpart (Papua New-Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Initiation in Melanesia: Past and Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère; James Leach, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication des femmes dans les rituels masculins anga de Papouasie Nouvelle-Guinée : une autre perspective sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en sciences humaines et sociales : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Pschologie sociale, Aix-Marseille Université, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankave initiation rituals without kinship: An “ethnografiction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists (ESfO) 13th Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion de l'article de Solenne Couppé, &amp;quot;Entre changement et continuité : construire un « catholicisme mélanésien » dans la Province Orientale de la Nouvelle-Bretagne (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du musée du quai Branly-Jacques Chirac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le genre vient aux enfants (Ankave, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-laboratoires d'anthropologie Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures féminines dans les rituels de Nouvelle-Guinée : quelques éléments comparatifs et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité culturelle/sociale/humaine sur la longue durée. 1ère rencontre interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion et modération de la session &amp;quot;For a visual history of colonial practices in the Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial Practices and their Amnesia / Pratiques coloniales et leurs amnésies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-référentialité et résistance sociale à l’introduction d’un savoir extérieur. Le cas de l’aide à l’accouchement chez les Ankave de la vallée de la Suowi (Papouasie-Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et savoirs multi-référentiels, Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02388032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health services in the Suowi Valley (1987-2018): From patrols by Lutheran services to the building of a clinic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the Euroean Society for Oceanists (ESfO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ol i no save, ol i no skul lain! ». L’établissement de « services » dans la vallée de la Suowi en Papouasie Nouvelle-Guinée (1987-2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualité de la recherche en Océanie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What difference does it make to be two anthropologists in the field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des différents usages du pandanus rouge chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'anthropologie, Université de Montréal (UdM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Luke Fleming, Mar 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IDEMEC / GenderMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Initiations visibles et initiations invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre (1947-2016), L'arpenteur des écarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse II - Jean-Jaurès, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming men and women differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming people, naming places: Case studies from PNG and Australia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Dousset; Borut Telban, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie de la Papouasie-Nouvelle-Guinée: autour des initiations masculines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CNRS fête les 10 ans du musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part des femmes dans les rituels masculins en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le regard sur les rituels masculins : une simple affaire de conditions d’observation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terrain anga sur la longue durée retour sur une recherche partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing it again: Transforming men and relations among the Ankave-Anga of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Society for Oceanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'article de Francesca Mezzenzana, “The Body Pot: Reflections on Human-Artefact relationships in Amazonia”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Art, connaissance et performance » du Musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Clément, J. De Largy Healy et F. Keck, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual combination: Food taboos, body boundaries, relation and gender (Ankave-Anga, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological epistemology and cross-cultural meta-categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASBS, Stanford University, Nov 2015, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait à l'anthropologie et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ce que le genre fait aux disciplines 1er Congrès des Etudes de genre en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach to the Ankave-Anga life-cycle rituals (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matter(s) of Relations: current analyses of Pacific rituals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère et Sandra Revolon, Apr 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions, relations, transformations : le cycle de la vie selon les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des êtres vivants et des artefacts.l'imbrication des processus vitaux et des processus techniques en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Coupaye et Perig Pitrou, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des initiations en parallèle : le cycle de la vie des garçons et des filles chez les Baruya (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque e-toile Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting for and Acting On: The Male Ritual Cycle of the Ankave-Anga, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Human in the World, the World in the Human", Annual Conference of the Australian Anthropological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Genre : les enjeux d'un débat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church presence and gender relations in the Wonenara valley (Eastern Highlands Province, PNG).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Dec 2012, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrain au long cours : la Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières d'ethnographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre. La construction de la personne masculine en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société de Psychanalyse Freudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le statut des nourrissons en Nouvelle-Guinée à partir de l’examen des pratiques de néonaticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is airstrip-building part of anthropology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Jul 2010, St. Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective anthropologique sur l'infanticide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Penser l'infanticide aujourd'hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp. 29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de « partible person » (M. Strathern 1988) est-elle applicable aux représentations des Ankave de Papouasie Nouvelle-Guinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CREDO, Maison Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective anthropologique sur l'infanticide : la notion de personne en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infanticide aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered Ritual Processes: Becoming a Parent among the Ankave-Anga of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ESfo Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interdits alimentaires en Nouvelle-Guinée et ailleurs : Mary Douglas à l'épreuve du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREDO, Maison Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers contacts dans la vallée de la Suowi de Papouasie Nouvelle-Guinée (1937-1972) : rapports administratifs, expériences vécues et mémoires sélectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude EHESS "Premiers Contacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation frère-sœur dans le cycle de la vie des Ankave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation frère-sœur en anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sur le genre en anthropologie sociale : l'exemple de la Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ESEP "Que faire de la question du genre en préhistoire ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension rituelle de la relation frère-soeur chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "La dimension sexuée de la personne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrédients pour une anthropologie de la personne chez les Ankave (Papouasie Nouvelle-Guinée)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS “La construction de la personne en Australie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la personne masculine dans une société de Mélanésie : un parcours semé de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude “La dimension sexuée de la personne”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rite ankave de la première naissance est-il le dernier stade des initiations masculines ? Eléments pour une interprétation d'un parcours rituel anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS “Groupe de travail d'anthropologie sociale comparatives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rite ankave de la première naissance : la fin d'un parcours rituel en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude EHESS "Socialisation, Apprentissages, Initiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What difference does being two make in a New Guinea field site?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Heidelberg Anthropology Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les rituels masculins de Papouasie Nouvelle-Guinée : un décentrement nécessaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Enquête: “Les sciences sociales et la question des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of contact in the Suowi valley of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on “Pacific Encounters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie du genre en Nouvelle-Guinée à partir de quelques exemples (Anga, Hagen, Trobriand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie de l'Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps façonnés par autrui: la construction de la personne chez les Ankave” (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et Affects: De l’esprit à la matière ou vice versa : constructions conjointes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Highland New Guinea variations on the theme of fertility, sexuality and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Reproduction in Melanesia’ Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Oxford, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and personal names among the Ankave-Anga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Memory : Case Studies and Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le corps en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie de l'Ecole des Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux des garçons, jardins des filles. Socialisation et différence sexuelle chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’Anthropologie de la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, différence des sexes et parenté chez les Anga de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Institut d’Etudes doctorales “Sexes et genre”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et cycle de vie. Une vision mélanésienne de la maturation physique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études de l’ADLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Angan vegeculture systems in New Guinea : technical and cultural specificities in the utilization of some seasonal trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegeculture in Eastern Asia and Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et traitements du corps dans la culture ankave-anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Usages du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Saint Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized motherhood ? About two different Anga male initiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonia and Melanesia: Gender and Anthropological Comparison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Mijas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized motherhood in Papua New Guinea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1936-1996: 60 ans d'études chez les Anga, Papouasie-Nouvelle-Guinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and People: some vital links. Tree products and other agents in the life-cycle of the Ankave of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees and wood as social symbols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Wye, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life committed to Papua New Guinea. Conversations with Christopher Owen, filmmaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galda Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting for Others: Relational Transformations in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAU Books, 2018, 978-0-9973675-8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre. La construction de la personne masculine en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.242, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait aux personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2008, Enquête, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.20357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tambours de l'oubli / Drumming to forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au Vent des Îles / Musée du Quai Branly, pp.216, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Pennsylvania Press, pp.254, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits d'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pandanus rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la maison des sciences de l'homme/CNRS Editions, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une femme voit des ennemis remonter la rivière, la nuit… ou comment les récits du passé des Ankave (Papouasie-Nouvelle-Guinée) remontent à la surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Vapnarsky; Philippe Erikson; Marie Chosson; Emmanuel de Vienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orée du jour, lisières de la nuit.. Variations en anthropologie (&amp;) linguistique offertes à Aurore Monod-Becquelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'ethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2025, Recherches américaines, 978-2-36519-080-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender of the Gift: Strathern turns gender into a capacity for action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Lemieux; Laurent Berger; Marielle Macé; Gildas Salmon; Cécile Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of the Social Sciences in 101 Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-209, 2023, 9780262048088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04169574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer au loin. À propos de l’« invisible initiation » chez les Anga de Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Adell; A. Fine; C. Vassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre, l’arpenteurs des écarts (Actes du colloque de Toulouse, février 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2021, 978-2-7351-2675-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentrare lo sguardo sul genere: una prospettiva antropologica sulla Nuova Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Legrand et Yann Raison du Cleuziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare attraverso il genere: approcci plurimi tra scienza e politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Pozzo di Giacobbe, pp.67-79, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des substances aux relations. Les enseignements d’un terrain au long cours en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Monjaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Nanterre, pp.23-41, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting initiation in Melanesia: past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Hirsch; Will Rollason. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Melanesian world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-402, 2019, 978- 1- 138- 69371- 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988 : Marilyn Strathern fait du genre une capacité d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales: 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche anthropologique du genre : comment dépassionner un débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Legrand et Yann Raison du Cleuziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec le genre : sociétés, corps, christianisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lethielleux, pp.79-94, 2016, Confrontations, 978-2-249-62380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Suffered When My Sister Gave Birth&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Toren; Simonne Pauwels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Kinship in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.128-142, 2015, Pacific Perspectives: Studies of the European Society for Oceanists n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire des études de genre dans l'anthropologie de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Dousset, B. Glowczewski, M. Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud. Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, pp.161-179, 2014, Cahiers du Credo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À chacun sa Bible. Styles de prêche et rapport à Jésus dans la vallée de Wonenara (Papouasie-Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jésus, moi et les autres. La construction collective d'une relation personnelle à Jésus dans les Églises évangéliques : Europe, Océanie, Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.227-258, 2013, Alpha, 978-2-271-07340-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'échec d'une conversion : trente ans d'incursions missionnaires en pays Ankave (1972-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Douaire-Marsaudon et G. Weichart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques religieuses dans le Pacifique / Religious Dynamics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, pp.113-130, 2010, Cahiers du CREDO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measure of violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jolly, S. Tcherkézoff and D. Tryon (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Encounters: exchange, desire, violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU E Press, pp. 295-333, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le donne nei rituali maschili della Papua Nuova Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabetta Gnecchi Ruscone e Anna Paini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia dell'Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raffaello Cortina Editore, pp.211-236, 2009, Culture e società</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps au lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Théry, P. Bonnemère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait aux personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.75-90, 2008, Enquête</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes tous les rejetons de ce casoar primordial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre LeRoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les messagers divins. Aspects esthétiques et symboliques des oiseaux en Asie du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SevenOrients, pp.357-371, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Highland New Guinea variations on the theme of fertility, sexuality and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ulijaszek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population, Reproduction and Fertility in Melanesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.201-217, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Election in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Latour and P. Weibel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Things Public: Atmospheres of Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.86-89, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should everyone have a different name?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Tcherkézoff and F. Douaire-Marsaudon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Changing South Pacific: Identities and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandanus Books, pp.182-193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Presence of Women in New Guinea Secret Male Rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters: Male Ritual in Papua New Guinea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.3-15, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Women Enter the Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters: Male Ritual of Papua New Guinea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.57-74, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two forms of masculinized ritualized rebirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender in Amazonia and Melanesia: an Exploration of the Comparative Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pagezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Angoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boudigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Bahuchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and People: some vital links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Life of Trees: from Symbols of regeneration to Political Artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-131, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les hommes répliquent une gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi devrait-on nommer chacun différemment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et transformations contemporaines des sociétés d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-243, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aliment du corps social chez les Ankave-Anga de Papouasie Nouvelle-Guinée: le Pangium edule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en forêt tropicale: interactions bioculturelles et perspectives de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment de sociabilité, aliment d'échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisines: Reflets des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les initiations masculines en Papouasie Nouvelle-Guinée : une approche par le terrain et les archives, entretien avec Pascale Bonnemère (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Papous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évangélisation en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vallée isolée mais des habitants mobiles : les Ankave de Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chloé Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 224 p., 2022, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter(s) of relations: transformation and presence in Melanesian and Australian life-cycle rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Telban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Australia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), pp.1-93, 2017, 0066-4677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal de la Société des Océanistes en accès ouvert : défis et opportunités pour l’association qui le porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Ponsonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casoar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent-tonnerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vailala madness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites (masculins) : l'exemple de la Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.686-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bog-iris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsimia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître des initiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sait ce qu’est une femme… Des différences et des relations entre les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Mol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accomplissement du sexe. Des paradoxes dans la manière de penser le genre à Hagen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://journals.openedition.org/tc/17078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita (Notice d'encyclopédie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrain, des générations d'ethnologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988 : Marilyn Strathern fait du genre une capacité d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une approche monographique à une proposition nouvelle d'analyse d'un rituel initiatique (Ankave-Anga, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanique ankave (Papouasie Nouvelle-Guinée) /Ankave ethnobotany (Papua New Guinea) (texte en partie bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Bonnemère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère – CV HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascalebonnemere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2571-7414</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034531122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accomplissement du sexe. Entretien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accomplissement du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.24-37. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.9-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Océanie sous la direction de Peter Brunt et Nicholas Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.183-184. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen en Papouasie Nouvelle-Guinée : entre idéal collectif et vocation personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Filmer le Pacifique, 148, pp.37-51. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.10446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie qui vient d’ailleurs. Mouvements, échanges et rituels dans les Hautes-Terres de la Papouasie-Nouvelle-Guinée (Comparative Anthropological Studies in Society, Cosmology and Politics, Vol. 10). By Almut Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-150. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Mortuary Dialogues: Death Ritual and the Reproduction of Moral Community in Pacific Modernities&amp;quot;, edited by David Lipset and Eric K. Silverman, Oxford and New York: Berghahn Books, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.404-405. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2018.1531529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam : Chris Owen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, https://journals.openedition.org/jso/8078. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions, Relations and Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88 (1), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Holger Jebens, ed., Storibuk Pairundu. Tales and Legends from the Kewa (Southern Highlands, Papua New Guinea), Collected by Alex Yapua Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.364-366 (144/145)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword from the editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Telban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Matter(s) of Relations: Transformation and Presence in Melanesian and Australian Life-Cycle Rituals, 27 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1290521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Relational Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1287057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church presence and gender relations in the Wonenara valley (Eastern Highlands Province, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gender and Christianity in Melanesia: Towards a Unified analysis, 27 (2), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/taja.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern en Mélanésie. Un regard critique sur le genre, les objets et les rituels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (HS), pp.203-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach to a Papua New Guinea male ritual cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Anthropological Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.728-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chave-Dartoen, Cécile Leguy, Denis Monnerie, eds, Nomination et organisation sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El estatus del tio materno entre los Ankave-Anga.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizontes Antropológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (34), pp.405-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Religion Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special issue on "Religion, Spirituality, and Birthing", ed. by A. Possamai-Inesedy, 22 (2), pp.214-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective anthropologique sur l'infanticide : la notion de personne en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.044.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de H. Whitehead, Food Rules: Hunting, Sharing, and Tabooing Game in Papua New Guinea, Ann Arbor: The University of Michigan Press (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glowczewski, Rêves en colère: avec les Aborigènes australiens, Paris : Plon (Coll. “Terre humaine”) (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Alès et C. Barraud, eds, Sexe absolu, sexe relatif ?, Paris : Editions de la MSH (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de E. Silverman, Masculinity, Motherhood, and Mockery: Psychoanalyzing Culture and the Iatmul Naven Rite in New Guinea, Ann Arbor: The University of Michigan Press (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.610 - 611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une étude des représentations de la canne à sucre chez les Ankave-Anga (PNG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114-115, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.1503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie du genre en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 161, pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Gilmore, Misogyny : The Male Malady Philadelphia, University of Pennsylvania Press, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A. Strathern and P. Stewart, Humors and Substances. Ideas of the body in New Guinea, Westport (Conn.): Bergin & Garvey (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme 157 (janvier-mars 2001) Représentations et temporalités Gabriele Stürzenhofecker, Times Enmeshed. Gender, Space, and History among the Duna of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du placenta en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (3), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information diététique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Angan vegeculture systems in New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAS Symposium series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Biersack, ed, Papuan Borderlands. Huli, Duna and Ipili Perspectives on the Papua New Guinea Highlands, Ann Arbor: The University of Michigan Press (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 144, pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Brown, Beyond A Mountain Valley : the Simbu of Papua New Guinea (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André ITEANU et Éric SCHWIMMER. Parle, et je t’écouterai. Récits et traditions des Orokaïva de Papouasie-Nouvelle-Guinée (recueillis, traduits et présentés par). Paris, Gallimard, Coll. « L’aube des peuples », 1996, 260 p., cartes, illustr., bibliogr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (2-3), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/015506ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. O’Hanlon, Paradise. Portraying the New Guinea Highlands, London: British Museum Press (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pandanus rouge dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nurturing Substance and Paternal Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 64 (2), pp.159-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre et échanges chez les Anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 127-128, pp.133-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide et homicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford French Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16 (1), pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. O’Hanlon, Reading the Skin. Adornment, Display and Society among the Wahgi, London: British Museum Press (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de B. Connolly & R. Anderson, Premier Contact. Les Papous découvrent les Blancs, Paris : Gallimard (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de G. Herdt, The Sambia : Ritual and Gender in New Guinea, New York: Holt, Rinehart & Winston (1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Errington & D. Gewertz, Cultural Alternatives and a Feminist Anthropology. An analysis of culturally constructed gender interest in Papua New Guinéa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations relatives aux représentations des substances corporelles en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 114, pp.101-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et manipuler le végétal au prisme du genre (Ankave, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d’ethnobotanique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; Musée départemental de Salagon, Apr 2024, Mane (04), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baruya female initiation and its male counterpart (Papua New-Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Initiation in Melanesia: Past and Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère; James Leach, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication des femmes dans les rituels masculins anga de Papouasie Nouvelle-Guinée : une autre perspective sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en sciences humaines et sociales : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Pschologie sociale, Aix-Marseille Université, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankave initiation rituals without kinship: An “ethnografiction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists (ESfO) 13th Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion de l'article de Solenne Couppé, &amp;quot;Entre changement et continuité : construire un « catholicisme mélanésien » dans la Province Orientale de la Nouvelle-Bretagne (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du musée du quai Branly-Jacques Chirac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures féminines dans les rituels de Nouvelle-Guinée : quelques éléments comparatifs et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité culturelle/sociale/humaine sur la longue durée. 1ère rencontre interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le genre vient aux enfants (Ankave, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-laboratoires d'anthropologie Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion et modération de la session &amp;quot;For a visual history of colonial practices in the Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial Practices and their Amnesia / Pratiques coloniales et leurs amnésies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-référentialité et résistance sociale à l’introduction d’un savoir extérieur. Le cas de l’aide à l’accouchement chez les Ankave de la vallée de la Suowi (Papouasie-Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et savoirs multi-référentiels, Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02388032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health services in the Suowi Valley (1987-2018): From patrols by Lutheran services to the building of a clinic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the Euroean Society for Oceanists (ESfO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ol i no save, ol i no skul lain! ». L’établissement de « services » dans la vallée de la Suowi en Papouasie Nouvelle-Guinée (1987-2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualité de la recherche en Océanie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des différents usages du pandanus rouge chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'anthropologie, Université de Montréal (UdM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Luke Fleming, Mar 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IDEMEC / GenderMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What difference does it make to be two anthropologists in the field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Initiations visibles et initiations invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre (1947-2016), L'arpenteur des écarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse II - Jean-Jaurès, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming men and women differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming people, naming places: Case studies from PNG and Australia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Dousset; Borut Telban, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part des femmes dans les rituels masculins en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie de la Papouasie-Nouvelle-Guinée: autour des initiations masculines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CNRS fête les 10 ans du musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le regard sur les rituels masculins : une simple affaire de conditions d’observation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terrain anga sur la longue durée retour sur une recherche partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'article de Francesca Mezzenzana, “The Body Pot: Reflections on Human-Artefact relationships in Amazonia”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Art, connaissance et performance » du Musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Clément, J. De Largy Healy et F. Keck, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing it again: Transforming men and relations among the Ankave-Anga of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Society for Oceanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual combination: Food taboos, body boundaries, relation and gender (Ankave-Anga, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological epistemology and cross-cultural meta-categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASBS, Stanford University, Nov 2015, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait à l'anthropologie et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ce que le genre fait aux disciplines 1er Congrès des Etudes de genre en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach to the Ankave-Anga life-cycle rituals (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matter(s) of Relations: current analyses of Pacific rituals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère et Sandra Revolon, Apr 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting for and Acting On: The Male Ritual Cycle of the Ankave-Anga, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Human in the World, the World in the Human", Annual Conference of the Australian Anthropological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des initiations en parallèle : le cycle de la vie des garçons et des filles chez les Baruya (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque e-toile Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions, relations, transformations : le cycle de la vie selon les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des êtres vivants et des artefacts.l'imbrication des processus vitaux et des processus techniques en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Coupaye et Perig Pitrou, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church presence and gender relations in the Wonenara valley (Eastern Highlands Province, PNG).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Dec 2012, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Genre : les enjeux d'un débat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrain au long cours : la Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières d'ethnographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre. La construction de la personne masculine en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société de Psychanalyse Freudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le statut des nourrissons en Nouvelle-Guinée à partir de l’examen des pratiques de néonaticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is airstrip-building part of anthropology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Jul 2010, St. Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective anthropologique sur l'infanticide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Penser l'infanticide aujourd'hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp. 29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de « partible person » (M. Strathern 1988) est-elle applicable aux représentations des Ankave de Papouasie Nouvelle-Guinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CREDO, Maison Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective anthropologique sur l'infanticide : la notion de personne en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infanticide aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interdits alimentaires en Nouvelle-Guinée et ailleurs : Mary Douglas à l'épreuve du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREDO, Maison Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered Ritual Processes: Becoming a Parent among the Ankave-Anga of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ESfo Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers contacts dans la vallée de la Suowi de Papouasie Nouvelle-Guinée (1937-1972) : rapports administratifs, expériences vécues et mémoires sélectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude EHESS "Premiers Contacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation frère-sœur dans le cycle de la vie des Ankave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation frère-sœur en anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sur le genre en anthropologie sociale : l'exemple de la Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ESEP "Que faire de la question du genre en préhistoire ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension rituelle de la relation frère-soeur chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "La dimension sexuée de la personne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrédients pour une anthropologie de la personne chez les Ankave (Papouasie Nouvelle-Guinée)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS “La construction de la personne en Australie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la personne masculine dans une société de Mélanésie : un parcours semé de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude “La dimension sexuée de la personne”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rite ankave de la première naissance est-il le dernier stade des initiations masculines ? Eléments pour une interprétation d'un parcours rituel anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS “Groupe de travail d'anthropologie sociale comparatives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rite ankave de la première naissance : la fin d'un parcours rituel en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude EHESS "Socialisation, Apprentissages, Initiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What difference does being two make in a New Guinea field site?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Heidelberg Anthropology Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les rituels masculins de Papouasie Nouvelle-Guinée : un décentrement nécessaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Enquête: “Les sciences sociales et la question des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of contact in the Suowi valley of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on “Pacific Encounters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie du genre en Nouvelle-Guinée à partir de quelques exemples (Anga, Hagen, Trobriand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie de l'Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps façonnés par autrui: la construction de la personne chez les Ankave” (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et Affects: De l’esprit à la matière ou vice versa : constructions conjointes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Highland New Guinea variations on the theme of fertility, sexuality and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Reproduction in Melanesia’ Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Oxford, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and personal names among the Ankave-Anga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Memory : Case Studies and Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le corps en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie de l'Ecole des Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux des garçons, jardins des filles. Socialisation et différence sexuelle chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’Anthropologie de la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, différence des sexes et parenté chez les Anga de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Institut d’Etudes doctorales “Sexes et genre”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et cycle de vie. Une vision mélanésienne de la maturation physique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études de l’ADLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Angan vegeculture systems in New Guinea : technical and cultural specificities in the utilization of some seasonal trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegeculture in Eastern Asia and Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized motherhood ? About two different Anga male initiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonia and Melanesia: Gender and Anthropological Comparison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Mijas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et traitements du corps dans la culture ankave-anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Usages du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Saint Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized motherhood in Papua New Guinea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1936-1996: 60 ans d'études chez les Anga, Papouasie-Nouvelle-Guinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and People: some vital links. Tree products and other agents in the life-cycle of the Ankave of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees and wood as social symbols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Wye, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life committed to Papua New Guinea. Conversations with Christopher Owen, filmmaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galda Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting for Others: Relational Transformations in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAU Books, 2018, 978-0-9973675-8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre. La construction de la personne masculine en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.242, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait aux personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2008, Enquête, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.20357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tambours de l'oubli / Drumming to forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au Vent des Îles / Musée du Quai Branly, pp.216, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Pennsylvania Press, pp.254, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits d'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pandanus rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la maison des sciences de l'homme/CNRS Editions, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une femme voit des ennemis remonter la rivière, la nuit… ou comment les récits du passé des Ankave (Papouasie-Nouvelle-Guinée) remontent à la surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Vapnarsky; Philippe Erikson; Marie Chosson; Emmanuel de Vienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orée du jour, lisières de la nuit.. Variations en anthropologie (&amp;) linguistique offertes à Aurore Monod-Becquelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'ethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2025, Recherches américaines, 978-2-36519-080-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender of the Gift: Strathern turns gender into a capacity for action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Lemieux; Laurent Berger; Marielle Macé; Gildas Salmon; Cécile Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of the Social Sciences in 101 Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-209, 2023, 9780262048088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04169574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer au loin. À propos de l’« invisible initiation » chez les Anga de Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Adell; A. Fine; C. Vassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre, l’arpenteurs des écarts (Actes du colloque de Toulouse, février 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2021, 978-2-7351-2675-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentrare lo sguardo sul genere: una prospettiva antropologica sulla Nuova Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Legrand et Yann Raison du Cleuziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare attraverso il genere: approcci plurimi tra scienza e politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Pozzo di Giacobbe, pp.67-79, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des substances aux relations. Les enseignements d’un terrain au long cours en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Monjaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Nanterre, pp.23-41, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting initiation in Melanesia: past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Hirsch; Will Rollason. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Melanesian world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-402, 2019, 978- 1- 138- 69371- 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988 : Marilyn Strathern fait du genre une capacité d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales: 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche anthropologique du genre : comment dépassionner un débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Legrand et Yann Raison du Cleuziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec le genre : sociétés, corps, christianisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lethielleux, pp.79-94, 2016, Confrontations, 978-2-249-62380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Suffered When My Sister Gave Birth&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Toren; Simonne Pauwels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Kinship in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.128-142, 2015, Pacific Perspectives: Studies of the European Society for Oceanists n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire des études de genre dans l'anthropologie de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Dousset, B. Glowczewski, M. Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud. Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, pp.161-179, 2014, Cahiers du Credo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À chacun sa Bible. Styles de prêche et rapport à Jésus dans la vallée de Wonenara (Papouasie-Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jésus, moi et les autres. La construction collective d'une relation personnelle à Jésus dans les Églises évangéliques : Europe, Océanie, Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.227-258, 2013, Alpha, 978-2-271-07340-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'échec d'une conversion : trente ans d'incursions missionnaires en pays Ankave (1972-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Douaire-Marsaudon et G. Weichart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques religieuses dans le Pacifique / Religious Dynamics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, pp.113-130, 2010, Cahiers du CREDO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measure of violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jolly, S. Tcherkézoff and D. Tryon (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Encounters: exchange, desire, violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU E Press, pp. 295-333, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le donne nei rituali maschili della Papua Nuova Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabetta Gnecchi Ruscone e Anna Paini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia dell'Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raffaello Cortina Editore, pp.211-236, 2009, Culture e società</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps au lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Théry, P. Bonnemère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait aux personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.75-90, 2008, Enquête</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes tous les rejetons de ce casoar primordial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre LeRoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les messagers divins. Aspects esthétiques et symboliques des oiseaux en Asie du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SevenOrients, pp.357-371, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Highland New Guinea variations on the theme of fertility, sexuality and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ulijaszek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population, Reproduction and Fertility in Melanesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.201-217, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Election in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Latour and P. Weibel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Things Public: Atmospheres of Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.86-89, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should everyone have a different name?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Tcherkézoff and F. Douaire-Marsaudon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Changing South Pacific: Identities and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandanus Books, pp.182-193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Presence of Women in New Guinea Secret Male Rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters: Male Ritual in Papua New Guinea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.3-15, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Women Enter the Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters: Male Ritual of Papua New Guinea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.57-74, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two forms of masculinized ritualized rebirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender in Amazonia and Melanesia: an Exploration of the Comparative Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pagezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Angoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boudigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Bahuchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and People: some vital links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Life of Trees: from Symbols of regeneration to Political Artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-131, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les hommes répliquent une gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi devrait-on nommer chacun différemment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et transformations contemporaines des sociétés d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-243, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aliment du corps social chez les Ankave-Anga de Papouasie Nouvelle-Guinée: le Pangium edule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en forêt tropicale: interactions bioculturelles et perspectives de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment de sociabilité, aliment d'échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisines: Reflets des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les initiations masculines en Papouasie Nouvelle-Guinée : une approche par le terrain et les archives, entretien avec Pascale Bonnemère (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évangélisation en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Papous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vallée isolée mais des habitants mobiles : les Ankave de Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chloé Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 224 p., 2022, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter(s) of relations: transformation and presence in Melanesian and Australian life-cycle rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Telban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Australia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), pp.1-93, 2017, 0066-4677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal de la Société des Océanistes en accès ouvert : défis et opportunités pour l’association qui le porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Ponsonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent-tonnerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites (masculins) : l'exemple de la Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.686-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vailala madness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casoar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bog-iris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsimia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître des initiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sait ce qu’est une femme… Des différences et des relations entre les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Mol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accomplissement du sexe. Des paradoxes dans la manière de penser le genre à Hagen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://journals.openedition.org/tc/17078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita (Notice d'encyclopédie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrain, des générations d'ethnologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988 : Marilyn Strathern fait du genre une capacité d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une approche monographique à une proposition nouvelle d'analyse d'un rituel initiatique (Ankave-Anga, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanique ankave (Papouasie Nouvelle-Guinée) /Ankave ethnobotany (Papua New Guinea) (texte en partie bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96B3BD96"/>
+    <w:nsid w:val="C868570C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalebonnemere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2571-7414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034531122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Strathern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17304" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155044v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Owen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10446" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7928" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2018.1531529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Telban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1290521" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1287057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96FN73VK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.044.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.1503" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/015506ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439381v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648261v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648256v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.galda-verlag.de/product-category/series-fr/new-guinea-communications-fr/?lang=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/20357" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.20357" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007266v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societe-ethnologie.fr/collections-recherches-americaines.php" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262048088/a-history-of-the-social-sciences-in-101-books/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100702230" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ehess.fr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546229v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04824245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392089v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brutti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392427v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chlo&#233; Maillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16968" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515092v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Ponsonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382114v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382121v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382115v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Mol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16988" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382119v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198365v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalebonnemere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2571-7414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034531122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Strathern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17304" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155044v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Owen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10446" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2018.1531529" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7928" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Telban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1290521" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1287057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96FN73VK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.044.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.1503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/015506ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439381v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648261v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648256v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.galda-verlag.de/product-category/series-fr/new-guinea-communications-fr/?lang=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/20357" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.20357" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007266v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societe-ethnologie.fr/collections-recherches-americaines.php" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262048088/a-history-of-the-social-sciences-in-101-books/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100702230" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ehess.fr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546229v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04824245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392086v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brutti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392427v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392089v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chlo&#233; Maillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16968" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515092v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Ponsonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382118v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382123v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382114v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382115v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Mol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16988" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382119v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198365v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>