--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Bonnemère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère – CV HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascalebonnemere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2571-7414</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034531122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accomplissement du sexe. Entretien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accomplissement du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.24-37. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.9-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Océanie sous la direction de Peter Brunt et Nicholas Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.183-184. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen en Papouasie Nouvelle-Guinée : entre idéal collectif et vocation personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Filmer le Pacifique, 148, pp.37-51. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.10446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie qui vient d’ailleurs. Mouvements, échanges et rituels dans les Hautes-Terres de la Papouasie-Nouvelle-Guinée (Comparative Anthropological Studies in Society, Cosmology and Politics, Vol. 10). By Almut Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-150. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Mortuary Dialogues: Death Ritual and the Reproduction of Moral Community in Pacific Modernities&amp;quot;, edited by David Lipset and Eric K. Silverman, Oxford and New York: Berghahn Books, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.404-405. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2018.1531529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam : Chris Owen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, https://journals.openedition.org/jso/8078. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions, Relations and Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88 (1), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Holger Jebens, ed., Storibuk Pairundu. Tales and Legends from the Kewa (Southern Highlands, Papua New Guinea), Collected by Alex Yapua Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.364-366 (144/145)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword from the editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Telban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Matter(s) of Relations: Transformation and Presence in Melanesian and Australian Life-Cycle Rituals, 27 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1290521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Relational Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1287057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church presence and gender relations in the Wonenara valley (Eastern Highlands Province, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gender and Christianity in Melanesia: Towards a Unified analysis, 27 (2), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/taja.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern en Mélanésie. Un regard critique sur le genre, les objets et les rituels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (HS), pp.203-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach to a Papua New Guinea male ritual cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Anthropological Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.728-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chave-Dartoen, Cécile Leguy, Denis Monnerie, eds, Nomination et organisation sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El estatus del tio materno entre los Ankave-Anga.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizontes Antropológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (34), pp.405-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Religion Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special issue on "Religion, Spirituality, and Birthing", ed. by A. Possamai-Inesedy, 22 (2), pp.214-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective anthropologique sur l'infanticide : la notion de personne en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.044.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de H. Whitehead, Food Rules: Hunting, Sharing, and Tabooing Game in Papua New Guinea, Ann Arbor: The University of Michigan Press (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glowczewski, Rêves en colère: avec les Aborigènes australiens, Paris : Plon (Coll. “Terre humaine”) (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Alès et C. Barraud, eds, Sexe absolu, sexe relatif ?, Paris : Editions de la MSH (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de E. Silverman, Masculinity, Motherhood, and Mockery: Psychoanalyzing Culture and the Iatmul Naven Rite in New Guinea, Ann Arbor: The University of Michigan Press (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.610 - 611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une étude des représentations de la canne à sucre chez les Ankave-Anga (PNG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114-115, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.1503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie du genre en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 161, pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Gilmore, Misogyny : The Male Malady Philadelphia, University of Pennsylvania Press, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A. Strathern and P. Stewart, Humors and Substances. Ideas of the body in New Guinea, Westport (Conn.): Bergin & Garvey (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme 157 (janvier-mars 2001) Représentations et temporalités Gabriele Stürzenhofecker, Times Enmeshed. Gender, Space, and History among the Duna of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du placenta en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (3), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information diététique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Angan vegeculture systems in New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAS Symposium series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Biersack, ed, Papuan Borderlands. Huli, Duna and Ipili Perspectives on the Papua New Guinea Highlands, Ann Arbor: The University of Michigan Press (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 144, pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Brown, Beyond A Mountain Valley : the Simbu of Papua New Guinea (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André ITEANU et Éric SCHWIMMER. Parle, et je t’écouterai. Récits et traditions des Orokaïva de Papouasie-Nouvelle-Guinée (recueillis, traduits et présentés par). Paris, Gallimard, Coll. « L’aube des peuples », 1996, 260 p., cartes, illustr., bibliogr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (2-3), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/015506ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. O’Hanlon, Paradise. Portraying the New Guinea Highlands, London: British Museum Press (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pandanus rouge dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nurturing Substance and Paternal Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 64 (2), pp.159-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre et échanges chez les Anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 127-128, pp.133-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide et homicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford French Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16 (1), pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. O’Hanlon, Reading the Skin. Adornment, Display and Society among the Wahgi, London: British Museum Press (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de B. Connolly & R. Anderson, Premier Contact. Les Papous découvrent les Blancs, Paris : Gallimard (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de G. Herdt, The Sambia : Ritual and Gender in New Guinea, New York: Holt, Rinehart & Winston (1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Errington & D. Gewertz, Cultural Alternatives and a Feminist Anthropology. An analysis of culturally constructed gender interest in Papua New Guinéa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations relatives aux représentations des substances corporelles en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 114, pp.101-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et manipuler le végétal au prisme du genre (Ankave, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d’ethnobotanique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; Musée départemental de Salagon, Apr 2024, Mane (04), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baruya female initiation and its male counterpart (Papua New-Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Initiation in Melanesia: Past and Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère; James Leach, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication des femmes dans les rituels masculins anga de Papouasie Nouvelle-Guinée : une autre perspective sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en sciences humaines et sociales : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Pschologie sociale, Aix-Marseille Université, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankave initiation rituals without kinship: An “ethnografiction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists (ESfO) 13th Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion de l'article de Solenne Couppé, &amp;quot;Entre changement et continuité : construire un « catholicisme mélanésien » dans la Province Orientale de la Nouvelle-Bretagne (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du musée du quai Branly-Jacques Chirac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures féminines dans les rituels de Nouvelle-Guinée : quelques éléments comparatifs et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité culturelle/sociale/humaine sur la longue durée. 1ère rencontre interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le genre vient aux enfants (Ankave, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-laboratoires d'anthropologie Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion et modération de la session &amp;quot;For a visual history of colonial practices in the Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial Practices and their Amnesia / Pratiques coloniales et leurs amnésies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-référentialité et résistance sociale à l’introduction d’un savoir extérieur. Le cas de l’aide à l’accouchement chez les Ankave de la vallée de la Suowi (Papouasie-Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et savoirs multi-référentiels, Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02388032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health services in the Suowi Valley (1987-2018): From patrols by Lutheran services to the building of a clinic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the Euroean Society for Oceanists (ESfO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ol i no save, ol i no skul lain! ». L’établissement de « services » dans la vallée de la Suowi en Papouasie Nouvelle-Guinée (1987-2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualité de la recherche en Océanie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des différents usages du pandanus rouge chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'anthropologie, Université de Montréal (UdM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Luke Fleming, Mar 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IDEMEC / GenderMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What difference does it make to be two anthropologists in the field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Initiations visibles et initiations invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre (1947-2016), L'arpenteur des écarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse II - Jean-Jaurès, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming men and women differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming people, naming places: Case studies from PNG and Australia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Dousset; Borut Telban, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part des femmes dans les rituels masculins en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie de la Papouasie-Nouvelle-Guinée: autour des initiations masculines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CNRS fête les 10 ans du musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le regard sur les rituels masculins : une simple affaire de conditions d’observation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terrain anga sur la longue durée retour sur une recherche partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'article de Francesca Mezzenzana, “The Body Pot: Reflections on Human-Artefact relationships in Amazonia”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Art, connaissance et performance » du Musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Clément, J. De Largy Healy et F. Keck, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing it again: Transforming men and relations among the Ankave-Anga of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Society for Oceanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual combination: Food taboos, body boundaries, relation and gender (Ankave-Anga, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological epistemology and cross-cultural meta-categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASBS, Stanford University, Nov 2015, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait à l'anthropologie et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ce que le genre fait aux disciplines 1er Congrès des Etudes de genre en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach to the Ankave-Anga life-cycle rituals (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matter(s) of Relations: current analyses of Pacific rituals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère et Sandra Revolon, Apr 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting for and Acting On: The Male Ritual Cycle of the Ankave-Anga, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Human in the World, the World in the Human", Annual Conference of the Australian Anthropological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des initiations en parallèle : le cycle de la vie des garçons et des filles chez les Baruya (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque e-toile Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions, relations, transformations : le cycle de la vie selon les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des êtres vivants et des artefacts.l'imbrication des processus vitaux et des processus techniques en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Coupaye et Perig Pitrou, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church presence and gender relations in the Wonenara valley (Eastern Highlands Province, PNG).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Dec 2012, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Genre : les enjeux d'un débat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrain au long cours : la Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières d'ethnographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre. La construction de la personne masculine en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société de Psychanalyse Freudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le statut des nourrissons en Nouvelle-Guinée à partir de l’examen des pratiques de néonaticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is airstrip-building part of anthropology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Jul 2010, St. Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective anthropologique sur l'infanticide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Penser l'infanticide aujourd'hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp. 29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de « partible person » (M. Strathern 1988) est-elle applicable aux représentations des Ankave de Papouasie Nouvelle-Guinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CREDO, Maison Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective anthropologique sur l'infanticide : la notion de personne en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infanticide aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interdits alimentaires en Nouvelle-Guinée et ailleurs : Mary Douglas à l'épreuve du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREDO, Maison Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered Ritual Processes: Becoming a Parent among the Ankave-Anga of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ESfo Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers contacts dans la vallée de la Suowi de Papouasie Nouvelle-Guinée (1937-1972) : rapports administratifs, expériences vécues et mémoires sélectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude EHESS "Premiers Contacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation frère-sœur dans le cycle de la vie des Ankave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation frère-sœur en anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sur le genre en anthropologie sociale : l'exemple de la Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ESEP "Que faire de la question du genre en préhistoire ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension rituelle de la relation frère-soeur chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "La dimension sexuée de la personne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrédients pour une anthropologie de la personne chez les Ankave (Papouasie Nouvelle-Guinée)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS “La construction de la personne en Australie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la personne masculine dans une société de Mélanésie : un parcours semé de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude “La dimension sexuée de la personne”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rite ankave de la première naissance est-il le dernier stade des initiations masculines ? Eléments pour une interprétation d'un parcours rituel anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS “Groupe de travail d'anthropologie sociale comparatives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rite ankave de la première naissance : la fin d'un parcours rituel en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude EHESS "Socialisation, Apprentissages, Initiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What difference does being two make in a New Guinea field site?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Heidelberg Anthropology Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les rituels masculins de Papouasie Nouvelle-Guinée : un décentrement nécessaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Enquête: “Les sciences sociales et la question des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of contact in the Suowi valley of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on “Pacific Encounters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie du genre en Nouvelle-Guinée à partir de quelques exemples (Anga, Hagen, Trobriand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie de l'Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps façonnés par autrui: la construction de la personne chez les Ankave” (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et Affects: De l’esprit à la matière ou vice versa : constructions conjointes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Highland New Guinea variations on the theme of fertility, sexuality and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Reproduction in Melanesia’ Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Oxford, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and personal names among the Ankave-Anga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Memory : Case Studies and Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le corps en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie de l'Ecole des Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux des garçons, jardins des filles. Socialisation et différence sexuelle chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’Anthropologie de la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, différence des sexes et parenté chez les Anga de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Institut d’Etudes doctorales “Sexes et genre”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et cycle de vie. Une vision mélanésienne de la maturation physique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études de l’ADLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Angan vegeculture systems in New Guinea : technical and cultural specificities in the utilization of some seasonal trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegeculture in Eastern Asia and Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized motherhood ? About two different Anga male initiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonia and Melanesia: Gender and Anthropological Comparison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Mijas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et traitements du corps dans la culture ankave-anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Usages du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Saint Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized motherhood in Papua New Guinea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1936-1996: 60 ans d'études chez les Anga, Papouasie-Nouvelle-Guinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and People: some vital links. Tree products and other agents in the life-cycle of the Ankave of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees and wood as social symbols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Wye, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life committed to Papua New Guinea. Conversations with Christopher Owen, filmmaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galda Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting for Others: Relational Transformations in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAU Books, 2018, 978-0-9973675-8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre. La construction de la personne masculine en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.242, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait aux personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2008, Enquête, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.20357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tambours de l'oubli / Drumming to forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au Vent des Îles / Musée du Quai Branly, pp.216, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Pennsylvania Press, pp.254, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits d'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pandanus rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la maison des sciences de l'homme/CNRS Editions, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une femme voit des ennemis remonter la rivière, la nuit… ou comment les récits du passé des Ankave (Papouasie-Nouvelle-Guinée) remontent à la surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Vapnarsky; Philippe Erikson; Marie Chosson; Emmanuel de Vienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orée du jour, lisières de la nuit.. Variations en anthropologie (&amp;) linguistique offertes à Aurore Monod-Becquelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'ethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2025, Recherches américaines, 978-2-36519-080-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender of the Gift: Strathern turns gender into a capacity for action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Lemieux; Laurent Berger; Marielle Macé; Gildas Salmon; Cécile Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of the Social Sciences in 101 Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-209, 2023, 9780262048088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04169574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer au loin. À propos de l’« invisible initiation » chez les Anga de Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Adell; A. Fine; C. Vassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre, l’arpenteurs des écarts (Actes du colloque de Toulouse, février 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2021, 978-2-7351-2675-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentrare lo sguardo sul genere: una prospettiva antropologica sulla Nuova Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Legrand et Yann Raison du Cleuziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare attraverso il genere: approcci plurimi tra scienza e politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Pozzo di Giacobbe, pp.67-79, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des substances aux relations. Les enseignements d’un terrain au long cours en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Monjaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Nanterre, pp.23-41, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting initiation in Melanesia: past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Hirsch; Will Rollason. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Melanesian world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-402, 2019, 978- 1- 138- 69371- 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988 : Marilyn Strathern fait du genre une capacité d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales: 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche anthropologique du genre : comment dépassionner un débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Legrand et Yann Raison du Cleuziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec le genre : sociétés, corps, christianisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lethielleux, pp.79-94, 2016, Confrontations, 978-2-249-62380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Suffered When My Sister Gave Birth&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Toren; Simonne Pauwels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Kinship in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.128-142, 2015, Pacific Perspectives: Studies of the European Society for Oceanists n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire des études de genre dans l'anthropologie de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Dousset, B. Glowczewski, M. Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud. Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, pp.161-179, 2014, Cahiers du Credo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À chacun sa Bible. Styles de prêche et rapport à Jésus dans la vallée de Wonenara (Papouasie-Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jésus, moi et les autres. La construction collective d'une relation personnelle à Jésus dans les Églises évangéliques : Europe, Océanie, Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.227-258, 2013, Alpha, 978-2-271-07340-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'échec d'une conversion : trente ans d'incursions missionnaires en pays Ankave (1972-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Douaire-Marsaudon et G. Weichart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques religieuses dans le Pacifique / Religious Dynamics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, pp.113-130, 2010, Cahiers du CREDO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measure of violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jolly, S. Tcherkézoff and D. Tryon (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Encounters: exchange, desire, violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU E Press, pp. 295-333, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le donne nei rituali maschili della Papua Nuova Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabetta Gnecchi Ruscone e Anna Paini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia dell'Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raffaello Cortina Editore, pp.211-236, 2009, Culture e società</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps au lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Théry, P. Bonnemère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait aux personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.75-90, 2008, Enquête</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes tous les rejetons de ce casoar primordial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre LeRoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les messagers divins. Aspects esthétiques et symboliques des oiseaux en Asie du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SevenOrients, pp.357-371, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Highland New Guinea variations on the theme of fertility, sexuality and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ulijaszek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population, Reproduction and Fertility in Melanesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.201-217, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Election in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Latour and P. Weibel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Things Public: Atmospheres of Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.86-89, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should everyone have a different name?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Tcherkézoff and F. Douaire-Marsaudon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Changing South Pacific: Identities and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandanus Books, pp.182-193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Presence of Women in New Guinea Secret Male Rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters: Male Ritual in Papua New Guinea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.3-15, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Women Enter the Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters: Male Ritual of Papua New Guinea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.57-74, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two forms of masculinized ritualized rebirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender in Amazonia and Melanesia: an Exploration of the Comparative Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pagezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Angoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boudigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Bahuchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and People: some vital links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Life of Trees: from Symbols of regeneration to Political Artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-131, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les hommes répliquent une gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi devrait-on nommer chacun différemment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et transformations contemporaines des sociétés d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-243, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aliment du corps social chez les Ankave-Anga de Papouasie Nouvelle-Guinée: le Pangium edule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en forêt tropicale: interactions bioculturelles et perspectives de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment de sociabilité, aliment d'échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisines: Reflets des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les initiations masculines en Papouasie Nouvelle-Guinée : une approche par le terrain et les archives, entretien avec Pascale Bonnemère (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évangélisation en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Papous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vallée isolée mais des habitants mobiles : les Ankave de Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chloé Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 224 p., 2022, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter(s) of relations: transformation and presence in Melanesian and Australian life-cycle rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Telban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Australia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), pp.1-93, 2017, 0066-4677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal de la Société des Océanistes en accès ouvert : défis et opportunités pour l’association qui le porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Ponsonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent-tonnerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites (masculins) : l'exemple de la Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.686-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vailala madness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casoar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bog-iris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsimia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître des initiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sait ce qu’est une femme… Des différences et des relations entre les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Mol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accomplissement du sexe. Des paradoxes dans la manière de penser le genre à Hagen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://journals.openedition.org/tc/17078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita (Notice d'encyclopédie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrain, des générations d'ethnologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988 : Marilyn Strathern fait du genre une capacité d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une approche monographique à une proposition nouvelle d'analyse d'un rituel initiatique (Ankave-Anga, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanique ankave (Papouasie Nouvelle-Guinée) /Ankave ethnobotany (Papua New Guinea) (texte en partie bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Bonnemère </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère – CV HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascalebonnemere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2571-7414</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034531122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accomplissement du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.24-37. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03905036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accomplissement du sexe. Entretien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.9-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Océanie sous la direction de Peter Brunt et Nicholas Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.183-184. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen en Papouasie Nouvelle-Guinée : entre idéal collectif et vocation personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Filmer le Pacifique, 148, pp.37-51. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.10446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam : Chris Owen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, https://journals.openedition.org/jso/8078. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions, Relations and Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88 (1), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie qui vient d’ailleurs. Mouvements, échanges et rituels dans les Hautes-Terres de la Papouasie-Nouvelle-Guinée (Comparative Anthropological Studies in Society, Cosmology and Politics, Vol. 10). By Almut Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.148-150. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Mortuary Dialogues: Death Ritual and the Reproduction of Moral Community in Pacific Modernities&amp;quot;, edited by David Lipset and Eric K. Silverman, Oxford and New York: Berghahn Books, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.404-405. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2018.1531529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Holger Jebens, ed., Storibuk Pairundu. Tales and Legends from the Kewa (Southern Highlands, Papua New Guinea), Collected by Alex Yapua Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.364-366 (144/145)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword from the editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Telban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Matter(s) of Relations: Transformation and Presence in Melanesian and Australian Life-Cycle Rituals, 27 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1290521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materiality of Relational Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00664677.2017.1287057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church presence and gender relations in the Wonenara valley (Eastern Highlands Province, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gender and Christianity in Melanesia: Towards a Unified analysis, 27 (2), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/taja.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern en Mélanésie. Un regard critique sur le genre, les objets et les rituels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (HS), pp.203-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach to a Papua New Guinea male ritual cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Anthropological Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.728-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chave-Dartoen, Cécile Leguy, Denis Monnerie, eds, Nomination et organisation sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El estatus del tio materno entre los Ankave-Anga.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizontes Antropológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (34), pp.405-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Religion Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special issue on "Religion, Spirituality, and Birthing", ed. by A. Possamai-Inesedy, 22 (2), pp.214-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective anthropologique sur l'infanticide : la notion de personne en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.29-41. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.044.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de H. Whitehead, Food Rules: Hunting, Sharing, and Tabooing Game in Papua New Guinea, Ann Arbor: The University of Michigan Press (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Glowczewski, Rêves en colère: avec les Aborigènes australiens, Paris : Plon (Coll. “Terre humaine”) (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Alès et C. Barraud, eds, Sexe absolu, sexe relatif ?, Paris : Editions de la MSH (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de E. Silverman, Masculinity, Motherhood, and Mockery: Psychoanalyzing Culture and the Iatmul Naven Rite in New Guinea, Ann Arbor: The University of Michigan Press (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.610 - 611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie du genre en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 161, pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une étude des représentations de la canne à sucre chez les Ankave-Anga (PNG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114-115, pp.181-185. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.1503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Gilmore, Misogyny : The Male Malady Philadelphia, University of Pennsylvania Press, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A. Strathern and P. Stewart, Humors and Substances. Ideas of the body in New Guinea, Westport (Conn.): Bergin & Garvey (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme 157 (janvier-mars 2001) Représentations et temporalités Gabriele Stürzenhofecker, Times Enmeshed. Gender, Space, and History among the Duna of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du placenta en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (3), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information diététique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Angan vegeculture systems in New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAS Symposium series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Biersack, ed, Papuan Borderlands. Huli, Duna and Ipili Perspectives on the Papua New Guinea Highlands, Ann Arbor: The University of Michigan Press (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 144, pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de P. Brown, Beyond A Mountain Valley : the Simbu of Papua New Guinea (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André ITEANU et Éric SCHWIMMER. Parle, et je t’écouterai. Récits et traditions des Orokaïva de Papouasie-Nouvelle-Guinée (recueillis, traduits et présentés par). Paris, Gallimard, Coll. « L’aube des peuples », 1996, 260 p., cartes, illustr., bibliogr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (2-3), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/015506ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. O’Hanlon, Paradise. Portraying the New Guinea Highlands, London: British Museum Press (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pandanus rouge dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nurturing Substance and Paternal Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 64 (2), pp.159-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre et échanges chez les Anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 127-128, pp.133-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide et homicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanford French Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 16 (1), pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. O’Hanlon, Reading the Skin. Adornment, Display and Society among the Wahgi, London: British Museum Press (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de B. Connolly & R. Anderson, Premier Contact. Les Papous découvrent les Blancs, Paris : Gallimard (1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de G. Herdt, The Sambia : Ritual and Gender in New Guinea, New York: Holt, Rinehart & Winston (1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Errington & D. Gewertz, Cultural Alternatives and a Feminist Anthropology. An analysis of culturally constructed gender interest in Papua New Guinéa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations relatives aux représentations des substances corporelles en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 114, pp.101-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et manipuler le végétal au prisme du genre (Ankave, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier d’ethnobotanique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS; Musée départemental de Salagon, Apr 2024, Mane (04), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baruya female initiation and its male counterpart (Papua New-Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Initiation in Melanesia: Past and Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère; James Leach, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankave initiation rituals without kinship: An “ethnografiction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists (ESfO) 13th Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication des femmes dans les rituels masculins anga de Papouasie Nouvelle-Guinée : une autre perspective sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en sciences humaines et sociales : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Pschologie sociale, Aix-Marseille Université, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion de l'article de Solenne Couppé, &amp;quot;Entre changement et continuité : construire un « catholicisme mélanésien » dans la Province Orientale de la Nouvelle-Bretagne (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du musée du quai Branly-Jacques Chirac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le genre vient aux enfants (Ankave, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-laboratoires d'anthropologie Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures féminines dans les rituels de Nouvelle-Guinée : quelques éléments comparatifs et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diversité culturelle/sociale/humaine sur la longue durée. 1ère rencontre interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion et modération de la session &amp;quot;For a visual history of colonial practices in the Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial Practices and their Amnesia / Pratiques coloniales et leurs amnésies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-référentialité et résistance sociale à l’introduction d’un savoir extérieur. Le cas de l’aide à l’accouchement chez les Ankave de la vallée de la Suowi (Papouasie-Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et savoirs multi-référentiels, Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02388032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health services in the Suowi Valley (1987-2018): From patrols by Lutheran services to the building of a clinic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the Euroean Society for Oceanists (ESfO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ol i no save, ol i no skul lain! ». L’établissement de « services » dans la vallée de la Suowi en Papouasie Nouvelle-Guinée (1987-2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualité de la recherche en Océanie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming men and women differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming people, naming places: Case studies from PNG and Australia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Dousset; Borut Telban, Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What difference does it make to be two anthropologists in the field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des différents usages du pandanus rouge chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'anthropologie, Université de Montréal (UdM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Luke Fleming, Mar 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IDEMEC / GenderMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, Oct 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Initiations visibles et initiations invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre (1947-2016), L'arpenteur des écarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse II - Jean-Jaurès, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie de la Papouasie-Nouvelle-Guinée: autour des initiations masculines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le CNRS fête les 10 ans du musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part des femmes dans les rituels masculins en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual combination: Food taboos, body boundaries, relation and gender (Ankave-Anga, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological epistemology and cross-cultural meta-categories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASBS, Stanford University, Nov 2015, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing it again: Transforming men and relations among the Ankave-Anga of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Society for Oceanists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'article de Francesca Mezzenzana, “The Body Pot: Reflections on Human-Artefact relationships in Amazonia”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Art, connaissance et performance » du Musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Clément, J. De Largy Healy et F. Keck, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le regard sur les rituels masculins : une simple affaire de conditions d’observation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terrain anga sur la longue durée retour sur une recherche partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait à l'anthropologie et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ce que le genre fait aux disciplines 1er Congrès des Etudes de genre en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relational approach to the Ankave-Anga life-cycle rituals (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matter(s) of Relations: current analyses of Pacific rituals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Bonnemère et Sandra Revolon, Apr 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des initiations en parallèle : le cycle de la vie des garçons et des filles chez les Baruya (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque e-toile Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting for and Acting On: The Male Ritual Cycle of the Ankave-Anga, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Human in the World, the World in the Human", Annual Conference of the Australian Anthropological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions, relations, transformations : le cycle de la vie selon les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des êtres vivants et des artefacts.l'imbrication des processus vitaux et des processus techniques en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Coupaye et Perig Pitrou, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Genre : les enjeux d'un débat"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church presence and gender relations in the Wonenara valley (Eastern Highlands Province, PNG).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Dec 2012, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrain au long cours : la Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières d'ethnographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is airstrip-building part of anthropology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ESfO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Oceanists, Jul 2010, St. Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre. La construction de la personne masculine en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société de Psychanalyse Freudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le statut des nourrissons en Nouvelle-Guinée à partir de l’examen des pratiques de néonaticide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective anthropologique sur l'infanticide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Penser l'infanticide aujourd'hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp. 29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de « partible person » (M. Strathern 1988) est-elle applicable aux représentations des Ankave de Papouasie Nouvelle-Guinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CREDO, Maison Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective anthropologique sur l'infanticide : la notion de personne en Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infanticide aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered Ritual Processes: Becoming a Parent among the Ankave-Anga of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ESfo Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interdits alimentaires en Nouvelle-Guinée et ailleurs : Mary Douglas à l'épreuve du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREDO, Maison Asie-Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation frère-sœur dans le cycle de la vie des Ankave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation frère-sœur en anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers contacts dans la vallée de la Suowi de Papouasie Nouvelle-Guinée (1937-1972) : rapports administratifs, expériences vécues et mémoires sélectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude EHESS "Premiers Contacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sur le genre en anthropologie sociale : l'exemple de la Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ESEP "Que faire de la question du genre en préhistoire ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension rituelle de la relation frère-soeur chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "La dimension sexuée de la personne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrédients pour une anthropologie de la personne chez les Ankave (Papouasie Nouvelle-Guinée)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS “La construction de la personne en Australie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la personne masculine dans une société de Mélanésie : un parcours semé de relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude “La dimension sexuée de la personne”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rite ankave de la première naissance est-il le dernier stade des initiations masculines ? Eléments pour une interprétation d'un parcours rituel anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS “Groupe de travail d'anthropologie sociale comparatives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rite ankave de la première naissance : la fin d'un parcours rituel en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude EHESS "Socialisation, Apprentissages, Initiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What difference does being two make in a New Guinea field site?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Heidelberg Anthropology Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les rituels masculins de Papouasie Nouvelle-Guinée : un décentrement nécessaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Enquête: “Les sciences sociales et la question des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of contact in the Suowi valley of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on “Pacific Encounters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie du genre en Nouvelle-Guinée à partir de quelques exemples (Anga, Hagen, Trobriand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie de l'Université de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps façonnés par autrui: la construction de la personne chez les Ankave” (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et Affects: De l’esprit à la matière ou vice versa : constructions conjointes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Highland New Guinea variations on the theme of fertility, sexuality and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Reproduction in Melanesia’ Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Oxford, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and personal names among the Ankave-Anga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anthropology of Memory : Case Studies and Comparative Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le corps en Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie de l'Ecole des Beaux-Arts de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux des garçons, jardins des filles. Socialisation et différence sexuelle chez les Ankave de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’Anthropologie de la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, différence des sexes et parenté chez les Anga de Papouasie Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Institut d’Etudes doctorales “Sexes et genre”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments et cycle de vie. Une vision mélanésienne de la maturation physique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études de l’ADLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Angan vegeculture systems in New Guinea : technical and cultural specificities in the utilization of some seasonal trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegeculture in Eastern Asia and Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et traitements du corps dans la culture ankave-anga (Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Usages du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Saint Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized motherhood ? About two different Anga male initiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonia and Melanesia: Gender and Anthropological Comparison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Mijas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritualized motherhood in Papua New Guinea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1936-1996: 60 ans d'études chez les Anga, Papouasie-Nouvelle-Guinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and People: some vital links. Tree products and other agents in the life-cycle of the Ankave of Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees and wood as social symbols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Wye, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life committed to Papua New Guinea. Conversations with Christopher Owen, filmmaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galda Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting for Others: Relational Transformations in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAU Books, 2018, 978-0-9973675-8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour un autre. La construction de la personne masculine en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.242, 2015, Penser le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait aux personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2008, Enquête, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.20357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tambours de l'oubli / Drumming to forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au Vent des Îles / Musée du Quai Branly, pp.216, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Pennsylvania Press, pp.254, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits d'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pandanus rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la maison des sciences de l'homme/CNRS Editions, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une femme voit des ennemis remonter la rivière, la nuit… ou comment les récits du passé des Ankave (Papouasie-Nouvelle-Guinée) remontent à la surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Vapnarsky; Philippe Erikson; Marie Chosson; Emmanuel de Vienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orée du jour, lisières de la nuit.. Variations en anthropologie (&amp;) linguistique offertes à Aurore Monod-Becquelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'ethnologie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-248, 2025, Recherches américaines, 978-2-36519-080-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gender of the Gift: Strathern turns gender into a capacity for action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Lemieux; Laurent Berger; Marielle Macé; Gildas Salmon; Cécile Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of the Social Sciences in 101 Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-209, 2023, 9780262048088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04169574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer au loin. À propos de l’« invisible initiation » chez les Anga de Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Adell; A. Fine; C. Vassas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Fabre, l’arpenteurs des écarts (Actes du colloque de Toulouse, février 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-192, 2021, 978-2-7351-2675-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03293117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentrare lo sguardo sul genere: una prospettiva antropologica sulla Nuova Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Legrand et Yann Raison du Cleuziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare attraverso il genere: approcci plurimi tra scienza e politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Pozzo di Giacobbe, pp.67-79, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des substances aux relations. Les enseignements d’un terrain au long cours en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Monjaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Nanterre, pp.23-41, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting initiation in Melanesia: past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Hirsch; Will Rollason. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Melanesian world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-402, 2019, 978- 1- 138- 69371- 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988 : Marilyn Strathern fait du genre une capacité d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales: 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche anthropologique du genre : comment dépassionner un débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Legrand et Yann Raison du Cleuziou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec le genre : sociétés, corps, christianisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lethielleux, pp.79-94, 2016, Confrontations, 978-2-249-62380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Suffered When My Sister Gave Birth&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Toren; Simonne Pauwels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Kinship in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.128-142, 2015, Pacific Perspectives: Studies of the European Society for Oceanists n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire des études de genre dans l'anthropologie de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Dousset, B. Glowczewski, M. Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud. Terrains, questions et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, pp.161-179, 2014, Cahiers du Credo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À chacun sa Bible. Styles de prêche et rapport à Jésus dans la vallée de Wonenara (Papouasie-Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jésus, moi et les autres. La construction collective d'une relation personnelle à Jésus dans les Églises évangéliques : Europe, Océanie, Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRS, pp.227-258, 2013, Alpha, 978-2-271-07340-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'échec d'une conversion : trente ans d'incursions missionnaires en pays Ankave (1972-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Douaire-Marsaudon et G. Weichart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques religieuses dans le Pacifique / Religious Dynamics in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pacific-credo Publications, pp.113-130, 2010, Cahiers du CREDO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measure of violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jolly, S. Tcherkézoff and D. Tryon (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Encounters: exchange, desire, violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU E Press, pp. 295-333, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le donne nei rituali maschili della Papua Nuova Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabetta Gnecchi Ruscone e Anna Paini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia dell'Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raffaello Cortina Editore, pp.211-236, 2009, Culture e società</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps au lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Théry, P. Bonnemère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait aux personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.75-90, 2008, Enquête</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some Highland New Guinea variations on the theme of fertility, sexuality and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ulijaszek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population, Reproduction and Fertility in Melanesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.201-217, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes tous les rejetons de ce casoar primordial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre LeRoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les messagers divins. Aspects esthétiques et symboliques des oiseaux en Asie du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SevenOrients, pp.357-371, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Election in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Latour and P. Weibel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Things Public: Atmospheres of Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.86-89, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should everyone have a different name?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Tcherkézoff and F. Douaire-Marsaudon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Changing South Pacific: Identities and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandanus Books, pp.182-193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Presence of Women in New Guinea Secret Male Rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters: Male Ritual in Papua New Guinea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.3-15, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Women Enter the Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women as Unseen Characters: Male Ritual of Papua New Guinea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pennsylvania Press, pp.57-74, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two forms of masculinized ritualized rebirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender in Amazonia and Melanesia: an Exploration of the Comparative Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pagezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Angoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Boudigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Bahuchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees and People: some vital links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Social Life of Trees: from Symbols of regeneration to Political Artefacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-131, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les hommes répliquent une gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La production du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi devrait-on nommer chacun différemment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et transformations contemporaines des sociétés d'Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-243, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliment de sociabilité, aliment d'échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisines: Reflets des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aliment du corps social chez les Ankave-Anga de Papouasie Nouvelle-Guinée: le Pangium edule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en forêt tropicale: interactions bioculturelles et perspectives de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans les initiations masculines en Papouasie Nouvelle-Guinée : une approche par le terrain et les archives, entretien avec Pascale Bonnemère (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de Papous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évangélisation en Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vallée isolée mais des habitants mobiles : les Ankave de Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de l'Océanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie-Pacifique : itinéraires de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chloé Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 224 p., 2022, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matter(s) of relations: transformation and presence in Melanesian and Australian life-cycle rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borut Telban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Australia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropological Forum: A Journal of Social Anthropology and Comparative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (1), pp.1-93, 2017, 0066-4677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal de la Société des Océanistes en accès ouvert : défis et opportunités pour l’association qui le porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Largy Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Ponsonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05095501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître des initiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vailala madness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casoar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites (masculins) : l'exemple de la Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.686-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpent-tonnerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bog-iris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsimia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des Dieux, Déesses, Démons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sait ce qu’est une femme… Des différences et des relations entre les sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Mol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.16988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accomplissement du sexe. Des paradoxes dans la manière de penser le genre à Hagen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Strathern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriquer le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://journals.openedition.org/tc/17078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita (Notice d'encyclopédie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988 : Marilyn Strathern fait du genre une capacité d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un terrain, des générations d'ethnologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une approche monographique à une proposition nouvelle d'analyse d'un rituel initiatique (Ankave-Anga, Papouasie Nouvelle-Guinée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanique ankave (Papouasie Nouvelle-Guinée) /Ankave ethnobotany (Papua New Guinea) (texte en partie bilingue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bonnemère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C868570C"/>
+    <w:nsid w:val="75E1EB9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalebonnemere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2571-7414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034531122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Strathern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17304" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155044v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Owen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10446" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2018.1531529" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7928" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Telban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1290521" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1287057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96FN73VK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.044.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.1503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/015506ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439067v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439381v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648261v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648256v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.galda-verlag.de/product-category/series-fr/new-guinea-communications-fr/?lang=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/20357" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.20357" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007266v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societe-ethnologie.fr/collections-recherches-americaines.php" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262048088/a-history-of-the-social-sciences-in-101-books/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100702230" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ehess.fr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546229v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04824245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392086v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brutti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392427v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392089v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chlo&#233; Maillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16968" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515092v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Ponsonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382118v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382123v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382114v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382115v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Mol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16988" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382119v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198365v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascalebonnemere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2571-7414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034531122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Strathern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17304" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155044v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Owen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10446" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7928" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5186" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2018.1531529" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Telban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1290521" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2017.1287057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96FN73VK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.044.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.1503" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/015506ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02388032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648265v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648261v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648256v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.galda-verlag.de/product-category/series-fr/new-guinea-communications-fr/?lang=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/20357" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.20357" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007266v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.societe-ethnologie.fr/collections-recherches-americaines.php" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262048088/a-history-of-the-social-sciences-in-101-books/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293117v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100702230" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ehess.fr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147161v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546229v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193890v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007283v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04824245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392427v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392089v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brutti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392086v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chlo&#233; Maillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16968" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515092v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Ponsonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382123v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382114v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382121v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382122v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Mol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16988" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723384v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382119v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198365v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198364v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>