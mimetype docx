--- v0 (2026-03-14)
+++ v1 (2026-05-16)
@@ -882,199 +882,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se retirer et performer dans le no human’s land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Laval-Jeantet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No Man's Land - L’homme a-t-il encore sa place ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CQFD-Mudam Luxembourg-Univ. Panthéon-Sorbonne, pp.69-82, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natureza e Criação – O Ser ao Centro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borges-Bispo Orquídea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delsaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susana Gonçalves; Carla Fidalgo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedagogia no Ensino Superior: Coletânea de Estudos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846060v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03844721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’animalité, un état du corps</w:t>
               </w:r>
@@ -2577,183 +2577,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accommoder son regard, son corps,son geste et son intention…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Dramaturgies du réel, 116, pp.139-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.116.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imaginer la catastrophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14ot3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234176v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05234158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyklus, (Translation : Magdalena Královcová)</w:t>
               </w:r>
@@ -3186,1611 +3186,1611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le corps comme création : ajustements sensibles entre Présence et Re- présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TK-21 la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°84-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, encore...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turbulences Vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Spécial 100#, p.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">le procès de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Dysfunction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Corps, encore...</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corps et des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulences Vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Spécial 100#, p.22</w:t>
+              <w:t xml:space="preserve">, 2018, Spécial 100#, p.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Des corps et des images</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir et être vu(e)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delsaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parole rubate : rivista internazionale di studi sulla citazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.128-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slamet A. Sjukur ou l’art du pick-pocket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Banian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, #19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres et performances : ouverture et opiniâtreté des imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delsaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLASTIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, #39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage, animisme et technologie -Nymphaea Alba Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delsaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archée - Cybermensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://archee.qc.ca/ar.php?page=article&amp;no=465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du corps physiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Processus de création, Bords de scène, La Fabrique de l'artiste, http://agon.ens-lyon.fr/index.php?id=3022
+</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’élaboration d’une palette sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New writings of sound and music </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://www.lautremusique.net/wordpress-2.9.1-fr_FR/wordpress/2013/05/new-writings- of-sound-and-music-pascale-weber-immemorial6-rew/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artiste, les technosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plastik. Art &amp; science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, art et science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures du corps, espaces en alerte...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">le regard de l’artiste sur la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delsaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tourisme culturel et rénovation du patrimoine, N°121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rognon, c’est pas un nom d’artiste !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulences Vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Spécial 100#, p.30</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...707 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’art si je veux, inutile d’insister !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulences Vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’obscurité, à tâtons bien sûr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulences Vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la peinture à la création numérique : images animées vous auriez donc une âme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulences Vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rognon, c’est pas un nom d’artiste !</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'inutilité publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulences Vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">D'inutilité publique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du festival comme espace de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulences Vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Du festival comme espace de résistance</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commissaire-artiste : le nouveau deux en un</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulences Vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le commissaire-artiste : le nouveau deux en un</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique de l'inconfort et de l'esthétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulences Vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les machines à projection de Peter Fischer ont-elles une âme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulences Vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850139v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03850138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4802,234 +4802,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ideographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Yun Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Relations, Dictionary of Relations, 關係字典</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.12-17 / ISBN 978-626-01-1797-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A thousand other worlds / Un millier d’autres mondes / 幾千 の世界 (Trilingue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Murayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Foiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinori Minami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Formis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A thousand other worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.ISBN : 9 782957 792238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347908v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04347926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux (SARKIS) / L’Argent (Suzanne LAFONT) / Glare (John HILLIARD) / Embarquement pour Cythère (Alain FLEISCHER)</w:t>
               </w:r>
@@ -5350,150 +5350,245 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Electroacoustic performance in urban outdoor – Solar-powered instruments and the emergence of a performance milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Decoster-Taivalkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olarte Alexandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CARPA 9 /Ecological Design and Performance Pedagogies – Sustainable Practices and Interdisciplinary Acts in a Climate Changed World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. 2026, 978-952-353-104-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Technologie animiste et robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delsaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Kevin Appadoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Digital Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laval Virtual, 2014, VRIC’14, 978-1-4503-2626-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5503,118 +5598,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Královcová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5761,51 +5856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03846040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delsaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03846045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/71597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03846060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borges-Bispo Orqu&#237;dea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849602v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Alice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Brun-Cordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoli Davide" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Dubchinskaia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://motsouvertseditions.wordpress.com/2013/04/09/pascale-weber/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vendrand-Voyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ot3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.116.0139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03846066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rizzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Murayama" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Foiret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Minami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Yun Tsai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Appadoo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620706" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Kevin Appadoo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kr&#225;lovcov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03846040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delsaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03846045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/71597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03846060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borges-Bispo Orqu&#237;dea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849602v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Alice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Vanhaesebrouck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Brun-Cordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoli Davide" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Dubchinskaia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://motsouvertseditions.wordpress.com/2013/04/09/pascale-weber/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vendrand-Voyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.116.0139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ot3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03844715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03846066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03845980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rizzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850144v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850146v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Yun Tsai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Murayama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Foiret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Minami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Formis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Appadoo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620706" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03850149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Decoster-Taivalkoski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olarte Alexandro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03849616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Kevin Appadoo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kr&#225;lovcov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>