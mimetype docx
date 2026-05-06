--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -364,910 +364,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid catalysis: Study of a model reaction for one-pot reactor combining an enzyme and a heterogeneous catalyst</w:t>
+                <w:t xml:space="preserve">Improved Reactor Productivity for the Safe Photo-Oxidation of Citronellol Under Visible Light LED Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Frey</w:t>
+                <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laman Seyidova</w:t>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+                <w:t xml:space="preserve">Claude De bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.04.056⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.122-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201800201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380335v1</w:t>
+                <w:t xml:space="preserve">hal-02079774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet Milli-Reactor filled with open cell foam supported Pt nanoparticles for a three-phase catalytic system.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid catalysis: Study of a model reaction for one-pot reactor combining an enzyme and a heterogeneous catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousef Swesi</w:t>
+                <w:t xml:space="preserve">Myriam Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Edouard</w:t>
+                <w:t xml:space="preserve">Laman Seyidova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01438⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137213v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Platelet Milli-Reactor filled with open cell foam supported Pt nanoparticles for a three-phase catalytic system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mifleur</w:t>
+                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+                <w:t xml:space="preserve">Yousef Swesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107999v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Nitriles from Carboxylic Acids Using Indium-Catalyzed Transnitrilation: Mechanistic and Kinetic Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mifleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gérard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Philippe</w:t>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02779⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408288v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous flow aerobic alcohol oxidation using a heterogeneous Ru 0 catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Synthesis of Nitriles from Carboxylic Acids Using Indium-Catalyzed Transnitrilation: Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sofack Kreutzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+                <w:t xml:space="preserve">Hélène Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Guicheret</w:t>
+                <w:t xml:space="preserve">Alexandra Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Philippe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8re00212f⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.9705-9714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094806v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and CFD study of a new one-pot reactor for hybrid catalysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continuous flow aerobic alcohol oxidation using a heterogeneous Ru 0 catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sofack Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guicheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122958⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.550-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8re00212f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380349v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Reactor Productivity for the Safe Photo-Oxidation of Citronellol Under Visible Light LED Irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+                <w:t xml:space="preserve">Experimental and CFD study of a new one-pot reactor for hybrid catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (3), pp.122-128. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.122958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.201800201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079774v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hydration on the surface basicity and catalytic activity of Mg-rare earth mixed oxides for aldol condensation</w:t>
               </w:r>
@@ -1628,4802 +1628,4668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Picture: The Pivotal Role of Catalysis in France: Selected Examples of Recent Advances and Future Prospects. (ChemCatChem 12/2017)</w:t>
+                <w:t xml:space="preserve">Development of a water-selective zeolite composite membrane by a new pore-plugging technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+                <w:t xml:space="preserve">M. Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chizallet</w:t>
+                <w:t xml:space="preserve">F. Bougie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+                <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Geantet</w:t>
+                <w:t xml:space="preserve">F. Larachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (12), pp.2022 - 2022. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739883v1</w:t>
+                <w:t xml:space="preserve">hal-01412982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation mechanism of Ni supported on Mg-Al spinel during autothermal reforming of model biogas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epoxidation of methyl oleate with molecular oxygen: Implementation of Mukaiyama reaction in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.S. Montenegro Camacho</w:t>
+                <w:t xml:space="preserve">Jiady Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bensaid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Pantoleontos</w:t>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.023⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (5), pp.1600281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201600281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017298v1</w:t>
+                <w:t xml:space="preserve">hal-01925371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophilic zeolite sorbents for In-situ water removal in high temperature processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Ghodhbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bougie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Iliuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (10), pp.1842 - 1849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cjce.22877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic of ZrW catalyzed cellulose hydrothermal conversion: Deeper understanding of reaction pathway via analytic tools improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Chuc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Quynh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Eternot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Ha Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol Oxidation in the Liquid Phase over a Gold-Supported Catalyst: Kinetic Analysis and Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cover Picture: The Pivotal Role of Catalysis in France: Selected Examples of Recent Advances and Future Prospects. (ChemCatChem 12/2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Díaz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemengineering1010007⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2022 - 2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923860v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of the glycerol oxidation in the liquid phase: comparison of Pt, Au and Ag AS active phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycerol Oxidation in the Liquid Phase over a Gold-Supported Catalyst: Kinetic Analysis and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elżbieta Skrzyńska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Diaz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Capron</w:t>
+                <w:t xml:space="preserve">Mickaël Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.5296⟩</w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering1010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771686v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Influence of the Microstructure of Alumina-Supported Cobalt Catalysts on their Activity and Selectivity in Fischer-Tropsch Synthesis by using Steady-State and Transient Kinetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+                <w:t xml:space="preserve">Kinetic modelling of the glycerol oxidation in the liquid phase: comparison of Pt, Au and Ag AS active phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skrzynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lecocq</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (9), pp.2267-2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.5296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582167v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pivotal Role of Catalysis in France: Selected Examples of Recent Advances and Future Prospects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+                <w:t xml:space="preserve">Measurement of the Influence of the Microstructure of Alumina-Supported Cobalt Catalysts on their Activity and Selectivity in Fischer-Tropsch Synthesis by using Steady-State and Transient Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (12), pp.2029-2064. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700426⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2344 - 2351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01724417v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncatalyzed Liquefaction of Celluloses in Hydrothermal Conditions: Influence of Reactant Physicochemical Characteristics and Modeling Studies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Pivotal Role of Catalysis in France: Selected Examples of Recent Advances and Future Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (1), pp.126-134. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2029-2064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b03846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01467068v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Solid Lewis Acid Catalyzed Wood Liquefaction into Lactic Acid: Kinetic Evidences that Wood Pretreatment Might Not be a Prerequisite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noncatalyzed Liquefaction of Celluloses in Hydrothermal Conditions: Influence of Reactant Physicochemical Characteristics and Modeling Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Essayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Swesi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700112⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.126-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b03846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580229v1</w:t>
+                <w:t xml:space="preserve">hal-01467068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a water-selective zeolite composite membrane by a new pore-plugging technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Solid Lewis Acid Catalyzed Wood Liquefaction into Lactic Acid: Kinetic Evidences that Wood Pretreatment Might Not be a Prerequisite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. T. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rataboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lafleur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Fongarland</w:t>
+                <w:t xml:space="preserve">M. Eternot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2377-2382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412982v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidation of methyl oleate with molecular oxygen: Implementation of Mukaiyama reaction in flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+                <w:t xml:space="preserve">Acceptorless dehydrogenative coupling of alcohols catalysed by ruthenium PNP complexes: Influence of catalyst structure and of hydrogen mass transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201600281⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 340, pp.331-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925371v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptorless dehydrogenative coupling of alcohols catalysed by ruthenium PNP complexes: Influence of catalyst structure and of hydrogen mass transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic modeling of the quasi-homogeneous oxidation of glycerol over unsupported gold particles in the liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Skrzynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zhang</w:t>
+                <w:t xml:space="preserve">Jean-Sebastien Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Raffa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Swesi</w:t>
+                <w:t xml:space="preserve">J. Ftouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
+                <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 340, pp.331-343. </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201500189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382686v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of the quasi-homogeneous oxidation of glycerol over unsupported gold particles in the liquid phase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal-free, visible light-promoted aerobic aldehydes oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201500189⟩</w:t>
+              <w:t xml:space="preserve">Journal of flow chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.206-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/1846.2016.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265753v1</w:t>
+                <w:t xml:space="preserve">hal-02094810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free, visible light-promoted aerobic aldehydes oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">Kinetic modeling of transient Fischer-Tropsch experiments over Co/Al2O3 catalysts with different microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rebmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of flow chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/1846.2016.00023⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 275, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2015.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094810v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of transient Fischer-Tropsch experiments over Co/Al2O3 catalysts with different microstructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FTIR as a simple tool to quantify unconverted lignin from chars in biomass liquefaction process: Application to SC ethanol liquefaction of pine wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rataboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rebmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Fongarland</w:t>
+                <w:t xml:space="preserve">C. Dartiguelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lecocq</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2015.11.041⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.378-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382689v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR as a simple tool to quantify unconverted lignin from chars in biomass liquefaction process: Application to SC ethanol liquefaction of pine wood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Different Reaction Conditions on the Deactivation of Alumina-Supported Cobalt Fischer-Tropsch Catalysts in a Milli-Fixed-Bed Reactor: Experiments and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sadeqzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bui</w:t>
+                <w:t xml:space="preserve">J. P. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dartiguelongue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Charon</w:t>
+                <w:t xml:space="preserve">F. Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.02.020⟩</w:t>
+              <w:t xml:space="preserve">Industrial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.6913-6922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie4040303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172530v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Different Reaction Conditions on the Deactivation of Alumina-Supported Cobalt Fischer-Tropsch Catalysts in a Milli-Fixed-Bed Reactor: Experiments and Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. P. Hong</w:t>
+                <w:t xml:space="preserve">Reconstructed La-, Y-, Ce-modified MgAl-hydrotalcite as a solid base catalyst for aldol condensation: Investigation of water tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzhong Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Essayem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie4040303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 318, pp.108-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057391v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructed La-, Y-, Ce-modified MgAl-hydrotalcite as a solid base catalyst for aldol condensation: Investigation of water tolerance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Wang</w:t>
+                <w:t xml:space="preserve">Deactivation of a Co/Al2O3 Fischer-Tropsch catalyst by water-induced sintering in slurry reactor: Modeling and experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sadeqzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.07.006⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 215, pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2013.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277446v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Comparative Study Between Open Cell Foam and Conventional Packed Bed in Externally Cooled Multitubular Fixed-Bed Reactors for the C1 Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (3), pp.286-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/acl.2013.1033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of a Co/Al2O3 Fischer-Tropsch catalyst by water-induced sintering in slurry reactor: Modeling and experimental investigations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Piche</w:t>
+                <w:t xml:space="preserve">Al-modified mesoporous silica for efficient conversion of methanol to dimethyl ether</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Luck</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.5895-5902</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877332v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-modified mesoporous silica for efficient conversion of methanol to dimethyl ether</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Capron</w:t>
+                <w:t xml:space="preserve">Modeling of fixed bed methanation reactor for syngas production: Operating window and performance characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. R. Parlikkad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Dumeignil</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khodakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.254-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2013.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826364v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of fixed bed methanation reactor for syngas production: Operating window and performance characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated aqueous-phase glycerol reforming to dimethyl ether synthesis A novel allothermal dual bed membrane reactor concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iliuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. R. Parlikkad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Chambrey</w:t>
+                <w:t xml:space="preserve">M. C. Iliuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Larachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2013.01.024⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187, pp.311-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826360v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Modeling of Cobalt Based Catalyst Sintering in a Fixed Bed Reactor under Different Conditions of Fischer-Tropsch Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sadeqzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Curulla-Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (37), pp.11955-11964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ie3006929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated aqueous-phase glycerol reforming to dimethyl ether synthesis A novel allothermal dual bed membrane reactor concept</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. C. Iliuta</w:t>
+                <w:t xml:space="preserve">Identification of the active species in the working alumina-supported cobalt catalyst under various conditions of Fischer–Tropsch synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sadeqzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Karaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Safonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.02.001⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164 (1), pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700178v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the active species in the working alumina-supported cobalt catalyst under various conditions of Fischer–Tropsch synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Fischer–Tropsch synthesis in milli-fixed bed reactor: Comparison with centimetric fixed bed and slurry stirred tank reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chambrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Karaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Chambrey</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Griboval-Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 164 (1), pp.62-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.12.035⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 171 (1), pp.201 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269103v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and catalytic performance of Pt-promoted alumina-supported cobalt catalysts under realistic conditions of Fischer–Tropsch synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héline Karaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Safonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héline Karaca</w:t>
+                <w:t xml:space="preserve">Stéphane Chambrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 277 (1), pp.14-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fischer–Tropsch synthesis in milli-fixed bed reactor: Comparison with centimetric fixed bed and slurry stirred tank reactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Griboval-Constant</w:t>
+                <w:t xml:space="preserve">In situXRD investigation of the evolution of alumina-supported cobaltcatalysts under realistic conditions of Fischer-Tropsch synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héline Karaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingping Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Griboval-Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.04.046⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (5), pp.788 - 790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b920110f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923790v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situXRD investigation of the evolution of alumina-supported cobaltcatalysts under realistic conditions of Fischer-Tropsch synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héline Karaca</w:t>
+                <w:t xml:space="preserve">Zirconia modified by Cs cationic exchange: Physico-chemical and catalytic evidences of basicity enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berna Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Perard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingping Hong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Griboval-Constant</w:t>
+                <w:t xml:space="preserve">François Figuéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 269 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2009.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b920110f⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817475v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconia modified by Cs cationic exchange: Physico-chemical and catalytic evidences of basicity enhancement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CFD simulations of two stirred tank reactors with stationary catalytic basket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Magnico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2009.10.013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61, Issue 4, pp.1217-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117650v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulations of two stirred tank reactors with stationary catalytic basket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Magnico</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 61, Issue 4, pp.1217-1236. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+              <w:t xml:space="preserve">, 2006, 61 (4), pp.1217-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2005.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091571v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD simulations of two stirred tank reactors with stationary catalytic basket</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of syngas composition on the transient behavior of a Fischer–Tropsch continuous slurry reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schweich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Y. Khodakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.07.025⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 106, pp.137-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2005.07.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089397v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of syngas composition on the transient behavior of a Fischer–Tropsch continuous slurry reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas–liquid and liquid–solid mass transfers in two types of stationary catalytic basket laboratory reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schweich</w:t>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Anfray</w:t>
+                <w:t xml:space="preserve">Koepke Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jallais</w:t>
+                <w:t xml:space="preserve">Mariana Mitrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.Y. Khodakov</w:t>
+                <w:t xml:space="preserve">Didier Ronze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 106, pp.137-142. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60, pp.6240 - 6243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2005.07.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091723v1</w:t>
+                <w:t xml:space="preserve">hal-00115515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas–liquid and liquid–solid mass transfers in two types of stationary catalytic basket laboratory reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choice of laboratory scale reactors for HDT kinetic studies or catalyst tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pitault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+                <w:t xml:space="preserve">Marijana Mitrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ronze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koepke Daniel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.041⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 98 (1-2), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2004.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115515v1</w:t>
+                <w:t xml:space="preserve">hal-02047162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of laboratory scale reactors for HDT kinetic studies or catalyst tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Hydrogen solubility in straight run gasoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ronze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Forissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 57 (4), pp.547-553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2509(01)00404-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6433,2348 +6299,2348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGNIN UPGRADING TO AROMATICS BY A HETEROGENEOUS GOLD CATALYST IN AQUEOUS MEDIA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silva Perez D. Da</w:t>
+                <w:t xml:space="preserve">The Potential of a Continuous Process for the Valorization of Lignin in Aqueous Media Assisted By Heterogeneous Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sebhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">24th North American Catalysis Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150674v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Hydroconversion Of Lignin In Aromatics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of water content to the esterification of lactic acid with ethanol using acidic solid catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Essayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Ha Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catbior 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">GECat2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205841v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">development of a water permselective sod zeolite membrane with a modified pore-plugging technique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catalytic Hydroconversion Of Lignin In Aromatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEMICAL ENGINEERING AND BIOCHEMICAL ENGINEERING FOR A NEW SUSTAINABLE PROCESS INDUSTRY IN EUROPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Catbior 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207712v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fischer-Tropsch SSITKA experiments over hcp and fcc Co/Al2O3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rebmann</w:t>
+                <w:t xml:space="preserve">LIGNIN UPGRADING TO AROMATICS BY A HETEROGENEOUS GOLD CATALYST IN AQUEOUS MEDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabral-Almada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tapin-Lingua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Perez D. Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Lecocq</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynGas convention 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137394v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation cinétique de l’oxydation du glycérol en phase liquide catalysée par l’Or</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Capron</w:t>
+                <w:t xml:space="preserve">development of a water permselective sod zeolite membrane with a modified pore-plugging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bougie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Larachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iliuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+                <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">CHEMICAL ENGINEERING AND BIOCHEMICAL ENGINEERING FOR A NEW SUSTAINABLE PROCESS INDUSTRY IN EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155287v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of liquid-liquid extraction using capillary slug flow reactor: application to fructose dehydration to improve HMF yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fischer-Tropsch SSITKA experiments over hcp and fcc Co/Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rebmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">SynGas convention 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150406v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KINETIC ANALYSIS AND MODELLING FOR THE NON- AND AU-CATALYSED OXIDATION OF GLYCEROL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Modélisation cinétique de l’oxydation du glycérol en phase liquide catalysée par l’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Skrzynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">GECat2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150705v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical fractionation/liquefaction of lignocellulosic biomass in supercritical ethanol: Influence of the experimental parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensification of liquid-liquid extraction using capillary slug flow reactor: application to fructose dehydration to improve HMF yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Charon</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lueckgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150706v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of a Continuous Process for the Valorization of Lignin in Aqueous Media Assisted By Heterogeneous Catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Djakovitch</w:t>
+                <w:t xml:space="preserve">KINETIC ANALYSIS AND MODELLING FOR THE NON- AND AU-CATALYSED OXIDATION OF GLYCEROL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Skrzynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th North American Catalysis Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165558v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water content to the esterification of lactic acid with ethanol using acidic solid catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Thermochemical fractionation/liquefaction of lignocellulosic biomass in supercritical ethanol: Influence of the experimental parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rataboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dartiguelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155068v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal conversion of Kraft lignin assisted by Pt-based catalyst in continuous trickle-bed reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Djakovitch</w:t>
+                <w:t xml:space="preserve">Hydrodynamics and gas-liquid mass transfer characterization of a three-phase sic-foam platelet millimetric reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Than-Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Solvothermal and Hydrothermal Association Conference (ISHA2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on MicroREaction Technology (IMRET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112371v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics and gas-liquid mass transfer characterization of a three-phase sic-foam platelet millimetric reactors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Edouard</w:t>
+                <w:t xml:space="preserve">Hydrothermal conversion of Kraft lignin assisted by Pt-based catalyst in continuous trickle-bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sebhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on MicroREaction Technology (IMRET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">4th International Solvothermal and Hydrothermal Association Conference (ISHA2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058125v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a platelet catalytic three-phase reactor filled with a Pt-β-SiC using formic acid oxidation as test reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Chemical Reaction Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépolymérisation de la lignine par oxydation catalytique en milieu aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabral-Almada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva Perez Denilson Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-kinetic modeling of transient Fischer-Tropsch experiments over Co/Al2O3 based on large reaction networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schuurman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Chemical Reaction Engineering (ISCRE 23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de la lignine par catalyse hétérogčne en phase aqueuse : vers un procédé continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sebhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructed La, Y, Ce modified MgAl Hydrotalcite as a solid base for aldol condensation reaction in the presence of H2O</w:t>
+                <w:t xml:space="preserve">Reconstructed La, Y, Ce modified MgAl Hydrotalcite as a solid base for aldol condensation of acetone in the presence of H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Essayem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guanzhong Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd symposium on green chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ABC-7, 7th International Symposium on Acid-Base Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824166v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyseurs Fischer-Tropsh ŕ base de cobalt : Des propriétés morphologiques et texturales vers les paramčtres cinétiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Braconnier</w:t>
+                <w:t xml:space="preserve">Reconstructed La, Y, Ce modified MgAl Hydrotalcite as a solid base for aldol condensation reaction in the presence of H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Essayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzhong Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Agde (34), France</w:t>
+              <w:t xml:space="preserve">2nd symposium on green chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824313v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructed La, Y, Ce modified MgAl Hydrotalcite as a solid base for aldol condensation of acetone in the presence of H2O</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Wang</w:t>
+                <w:t xml:space="preserve">Catalyseurs Fischer-Tropsh ŕ base de cobalt : Des propriétés morphologiques et texturales vers les paramčtres cinétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rebmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABC-7, 7th International Symposium on Acid-Base Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">GECat 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agde (34), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822467v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt based Fischer-Tropsch catalyst: From morphological properties towards kinetic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructed La, Y, Ce modified MgAl Hydrotalcite as a solid base for aldol condensation reaction in the presence of H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8816,181 +8682,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd symposium on green chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of products inhibition during glycerol oxidation by Gold supported catalyst. [+ Affiche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Skrzyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructed La, Y, Ce modified MgAl Hydrotalcite as solid base for aldol condensation reaction in the presence of H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9019,780 +8885,780 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of the catalytic conversion of Kraft lignin in aqueous phase under moderate temperature and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sebhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexande Ribetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGC-2 2nd International Symposium on Green Chemistry Renewable carbon and Eco-Efficient Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION OF A FIXED BED REACTOR FOR FISCHER TROPSCH SYNTHESIS WITH DEACTIVATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sadeqzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Curulla-Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Chemical Reaction Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Maastricht, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering of cobalt-based Fischer Tropsch catalyst in slurry reactor: modeling and experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sadeqzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynFuel 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage du catalyseur ŕ base de cobalt au cours de la synthčse FischerTropsch dans un réacteur ŕ lit fixe : mécanisme et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M/ Sadeqzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Curulla-Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Kerjouanno, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODS TO STUDY THE KINETICS OF ELEMENTARY STEPS OF FISCHER-TROPSCH SYNTHESIS ON COBALT CATALYSTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Y. Khodakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bremaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Conference "Mechanisms of catalytic reactions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Gas Oil Hydrodesulfurization Measured in a Stationary Catalytic Basket Reactor with Gas-Inducing Impeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ronze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Forissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMURE-5 &amp; ISMR-4 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Portorož-Portorose, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9802,293 +9668,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">kinetic model of the glycerol oxidation by using a silver-based catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHEMICAL ENGINEERING AND BIOCHEMICAL ENGINEERING FOR A NEW SUSTAINABLE PROCESS INDUSTRY IN EUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of the catalytic dehydrogenative coupling of butanol catalyzed by a Ru complex: influence of gas-liquid mass transfer of produced hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. N Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHEMICAL ENGINEERING AND BIOCHEMICAL ENGINEERING FOR A NEW SUSTAINABLE PROCESS INDUSTRY IN EUROPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10235,51 +10101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03150137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bouras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haroun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Frey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laman Seyidova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.04.056" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Swesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barnes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02779" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack Kreutzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8re00212f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Hamami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De&#8197;bellefon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2017.09.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rebmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wayne Cheah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00486" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=?. van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=?. Ngoc Quynh Bui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascunan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=?. Thi Thu Ha Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.12.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739883v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700929" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Montenegro Camacho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensaid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorentzou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vlachos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pantoleontos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ghodhbene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bougie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iliuta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22877" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Bui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eternot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Vu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.11.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Skrzy&#324;ska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzynska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5296" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01582167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Diehl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700078" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724417v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700426" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03846" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. T. Vu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eternot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafleur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bougie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larachi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.09.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiady Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600281" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.06.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BH9JMTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Skrzynska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Girardon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ftouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7X9MZNBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1846.2016.00023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rebmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecocq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diehl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.11.041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172530v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dartiguelongue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.02.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadeqzadeh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambrey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie4040303" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277446v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzhong Lu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.07.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edouard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/acl.2013.1033" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877332v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.03.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VJCH14Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826364v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Takahashi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumeignil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826360v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Parlikkad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodakov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.01.024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRXJW3J2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741014v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curulla-Ferre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3006929" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700178v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliuta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Iliuta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.02.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SLZ6KQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269103v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karaca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Safonova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.12.035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXVK7XC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269105v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;line Karaca" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambrey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.10.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRNZR2NP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923790v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pich&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griboval-Constant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.04.046" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV9NK6H4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817475v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingping Hong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griboval-Constant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920110f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/004E8B168E95C940158A856D246B3EED95599B81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117650v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Hamad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Figu&#233;ras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.10.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G57Z5PZ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091571v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnico" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.07.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5FHZGQC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089397v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnico" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091723v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schweich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anfray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jallais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Khodakov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.07.126" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2C2TML2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115515v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koepke Daniel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mitrovic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ronze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.041" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX35PD21-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047162v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Mitrovic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Forissier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2004.07.051" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJPGRHVW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00404-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-480DGJXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150674v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabral-Almada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tapin-Lingua" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Perez D. Da" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205841v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iliuta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137394v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155287v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150406v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lueckgen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoye" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150706v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sebhat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112371v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Than-Son" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111116v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057930v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Perez Denilson Da" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110934v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057928v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824166v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824313v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braconnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822467v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931410v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legens" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemaitre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824304v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931464v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzy&#324;ska" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931412v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824164v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexande Ribetto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739405v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729589v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambery" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M/ Sadeqzadeh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097920v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Y. Khodakov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Anfray" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bremaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097900v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205827v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Girardon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205828v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N Nguyen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rafa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03150137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bouras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haroun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Hamami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De&#8197;bellefon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Frey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laman Seyidova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.04.056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Swesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barnes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack Kreutzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8re00212f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122958" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2017.09.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rebmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wayne Cheah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00486" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=?. van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=?. Ngoc Quynh Bui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascunan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=?. Thi Thu Ha Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.12.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafleur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bougie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larachi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.09.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiady Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ghodhbene" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bougie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iliuta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22877" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eternot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Vu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.11.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700929" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Skrzy&#324;ska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771686v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzynska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5296" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01582167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Diehl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700078" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700426" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03846" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. T. Vu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eternot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.06.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BH9JMTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Skrzynska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Girardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ftouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500189" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7X9MZNBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1846.2016.00023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382689v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rebmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecocq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diehl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.11.041" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dartiguelongue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.02.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadeqzadeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambrey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie4040303" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzhong Lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.03.022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VJCH14Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edouard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/acl.2013.1033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Takahashi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumeignil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Parlikkad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodakov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.01.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRXJW3J2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliuta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Iliuta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.02.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SLZ6KQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curulla-Ferre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3006929" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karaca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Safonova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.12.035" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXVK7XC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923790v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pich&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griboval-Constant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.04.046" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV9NK6H4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269105v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;line Karaca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambrey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.10.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRNZR2NP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817475v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingping Hong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griboval-Constant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920110f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/004E8B168E95C940158A856D246B3EED95599B81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117650v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Hamad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Figu&#233;ras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.10.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G57Z5PZ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnico" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.07.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5FHZGQC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnico" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091723v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schweich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anfray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jallais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Khodakov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.07.126" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2C2TML2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115515v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koepke Daniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mitrovic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ronze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.041" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX35PD21-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047162v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Mitrovic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Forissier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2004.07.051" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJPGRHVW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047169v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00404-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-480DGJXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sebhat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150674v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabral-Almada" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tapin-Lingua" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Perez D. Da" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207712v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iliuta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137394v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155287v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150406v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lueckgen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150705v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058125v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Than-Son" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112371v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111116v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057930v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Perez Denilson Da" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110934v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057928v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824313v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braconnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931410v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legens" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemaitre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824304v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931464v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzy&#324;ska" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931412v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824164v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexande Ribetto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739405v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729589v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambery" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738528v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M/ Sadeqzadeh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097920v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Y. Khodakov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Anfray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bremaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097900v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205827v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Girardon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205828v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N Nguyen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rafa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>