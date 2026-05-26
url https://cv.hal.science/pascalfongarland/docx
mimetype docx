--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -364,910 +364,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Reactor Productivity for the Safe Photo-Oxidation of Citronellol Under Visible Light LED Irradiation</w:t>
+                <w:t xml:space="preserve">Hybrid catalysis: Study of a model reaction for one-pot reactor combining an enzyme and a heterogeneous catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
+                <w:t xml:space="preserve">Myriam Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+                <w:t xml:space="preserve">Laman Seyidova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.201800201⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079774v1</w:t>
+                <w:t xml:space="preserve">hal-02380335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid catalysis: Study of a model reaction for one-pot reactor combining an enzyme and a heterogeneous catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Platelet Milli-Reactor filled with open cell foam supported Pt nanoparticles for a three-phase catalytic system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Frey</w:t>
+                <w:t xml:space="preserve">Yousef Swesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laman Seyidova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Richard</w:t>
+                <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.04.056⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380335v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet Milli-Reactor filled with open cell foam supported Pt nanoparticles for a three-phase catalytic system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+                <w:t xml:space="preserve">Alexis Mifleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousef Swesi</w:t>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Edouard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01438⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137213v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Violet</w:t>
+                <w:t xml:space="preserve">Direct Synthesis of Nitriles from Carboxylic Acids Using Indium-Catalyzed Transnitrilation: Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mifleur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+                <w:t xml:space="preserve">Ahmad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">Hélène Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.9705-9714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107999v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Nitriles from Carboxylic Acids Using Indium-Catalyzed Transnitrilation: Mechanistic and Kinetic Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Continuous flow aerobic alcohol oxidation using a heterogeneous Ru 0 catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sofack Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Barnes</w:t>
+                <w:t xml:space="preserve">Boris Guicheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02779⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.550-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8re00212f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408288v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous flow aerobic alcohol oxidation using a heterogeneous Ru 0 catalyst</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and CFD study of a new one-pot reactor for hybrid catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8re00212f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.122958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094806v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and CFD study of a new one-pot reactor for hybrid catalysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Richard</w:t>
+                <w:t xml:space="preserve">Improved Reactor Productivity for the Safe Photo-Oxidation of Citronellol Under Visible Light LED Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude De bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.122958. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.122-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201800201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380349v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hydration on the surface basicity and catalytic activity of Mg-rare earth mixed oxides for aldol condensation</w:t>
               </w:r>
@@ -1628,1454 +1628,1454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a water-selective zeolite composite membrane by a new pore-plugging technique</w:t>
+                <w:t xml:space="preserve">Cover Picture: The Pivotal Role of Catalysis in France: Selected Examples of Recent Advances and Future Prospects. (ChemCatChem 12/2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lafleur</w:t>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bougie</w:t>
+                <w:t xml:space="preserve">Céline Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guilhaume</w:t>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Larachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Fongarland</w:t>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 237, pp.49-59. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2022 - 2022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412982v1</w:t>
+                <w:t xml:space="preserve">hal-01739883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidation of methyl oleate with molecular oxygen: Implementation of Mukaiyama reaction in flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycerol Oxidation in the Liquid Phase over a Gold-Supported Catalyst: Kinetic Analysis and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiady Wang</w:t>
+                <w:t xml:space="preserve">José Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude de Bellefon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+                <w:t xml:space="preserve">Elżbieta Skrzyńska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201600281⟩</w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering1010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925371v1</w:t>
+                <w:t xml:space="preserve">hal-01923860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic zeolite sorbents for In-situ water removal in high temperature processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic modelling of the glycerol oxidation in the liquid phase: comparison of Pt, Au and Ag AS active phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Iliuta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Skrzynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.22877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (9), pp.2267-2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.5296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925450v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic of ZrW catalyzed cellulose hydrothermal conversion: Deeper understanding of reaction pathway via analytic tools improvement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Ha Vu</w:t>
+                <w:t xml:space="preserve">Hydrophilic zeolite sorbents for In-situ water removal in high temperature processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ghodhbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bougie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iliuta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.11.009⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (10), pp.1842 - 1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692081v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Picture: The Pivotal Role of Catalysis in France: Selected Examples of Recent Advances and Future Prospects. (ChemCatChem 12/2017)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+                <w:t xml:space="preserve">Kinetic of ZrW catalyzed cellulose hydrothermal conversion: Deeper understanding of reaction pathway via analytic tools improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Chuc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Quynh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Eternot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Ha Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700929⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739883v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol Oxidation in the Liquid Phase over a Gold-Supported Catalyst: Kinetic Analysis and Modelling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">The Pivotal Role of Catalysis in France: Selected Examples of Recent Advances and Future Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemengineering1010007⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2029-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01923860v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of the glycerol oxidation in the liquid phase: comparison of Pt, Au and Ag AS active phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the Influence of the Microstructure of Alumina-Supported Cobalt Catalysts on their Activity and Selectivity in Fischer-Tropsch Synthesis by using Steady-State and Transient Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rebmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Diaz</w:t>
+                <w:t xml:space="preserve">Fabrice Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Skrzynska</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.5296⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2344 - 2351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771686v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Influence of the Microstructure of Alumina-Supported Cobalt Catalysts on their Activity and Selectivity in Fischer-Tropsch Synthesis by using Steady-State and Transient Kinetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Schuurman</w:t>
+                <w:t xml:space="preserve">Noncatalyzed Liquefaction of Celluloses in Hydrothermal Conditions: Influence of Reactant Physicochemical Characteristics and Modeling Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Essayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700078⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.126-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b03846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582167v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pivotal Role of Catalysis in France: Selected Examples of Recent Advances and Future Prospects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geantet</w:t>
+                <w:t xml:space="preserve">Direct Solid Lewis Acid Catalyzed Wood Liquefaction into Lactic Acid: Kinetic Evidences that Wood Pretreatment Might Not be a Prerequisite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. T. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rataboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eternot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (12), pp.2029-2064. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700426⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.2377-2382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01724417v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncatalyzed Liquefaction of Celluloses in Hydrothermal Conditions: Influence of Reactant Physicochemical Characteristics and Modeling Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a water-selective zeolite composite membrane by a new pore-plugging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bougie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guilhaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Larachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b03846⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467068v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Solid Lewis Acid Catalyzed Wood Liquefaction into Lactic Acid: Kinetic Evidences that Wood Pretreatment Might Not be a Prerequisite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Nguyen</w:t>
+                <w:t xml:space="preserve">Epoxidation of methyl oleate with molecular oxygen: Implementation of Mukaiyama reaction in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. H. T. Vu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Rataboul</w:t>
+                <w:t xml:space="preserve">Jiady Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Eternot</w:t>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (12), pp.2377-2382. </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (5), pp.1600281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201600281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580229v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptorless dehydrogenative coupling of alcohols catalysed by ruthenium PNP complexes: Influence of catalyst structure and of hydrogen mass transfer</w:t>
               </w:r>
@@ -3087,64 +3087,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Swesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3207,51 +3207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modeling of the quasi-homogeneous oxidation of glycerol over unsupported gold particles in the liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Skrzynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,103 +3353,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-free, visible light-promoted aerobic aldehydes oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of flow chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (3), pp.206-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3639,51 +3639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dartiguelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,51 +4274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,290 +4513,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated aqueous-phase glycerol reforming to dimethyl ether synthesis A novel allothermal dual bed membrane reactor concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic Modeling of Cobalt Based Catalyst Sintering in a Fixed Bed Reactor under Different Conditions of Fischer-Tropsch Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sadeqzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Iliuta</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Curulla-Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.02.001⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (37), pp.11955-11964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie3006929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700178v1</w:t>
+                <w:t xml:space="preserve">hal-00741014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Modeling of Cobalt Based Catalyst Sintering in a Fixed Bed Reactor under Different Conditions of Fischer-Tropsch Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. P. Hong</w:t>
+                <w:t xml:space="preserve">Integrated aqueous-phase glycerol reforming to dimethyl ether synthesis A novel allothermal dual bed membrane reactor concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Iliuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Iliuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Larachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187, pp.311-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie3006929⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00741014v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the active species in the working alumina-supported cobalt catalyst under various conditions of Fischer–Tropsch synthesis</w:t>
               </w:r>
@@ -5418,51 +5418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Perard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Figuéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 269 (1), pp.1-4. </w:t>
@@ -6307,1551 +6307,1551 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of a Continuous Process for the Valorization of Lignin in Aqueous Media Assisted By Heterogeneous Catalysts</w:t>
+                <w:t xml:space="preserve">LIGNIN UPGRADING TO AROMATICS BY A HETEROGENEOUS GOLD CATALYST IN AQUEOUS MEDIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Sebhat</w:t>
+                <w:t xml:space="preserve">C. Cabral-Almada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Tapin-Lingua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Perez D. Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th North American Catalysis Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165558v1</w:t>
+                <w:t xml:space="preserve">hal-01150674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water content to the esterification of lactic acid with ethanol using acidic solid catalysts</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catalytic Hydroconversion Of Lignin In Aromatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">Catbior 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155068v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Hydroconversion Of Lignin In Aromatics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">development of a water permselective sod zeolite membrane with a modified pore-plugging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bougie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Larachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iliuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guilhaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catbior 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">CHEMICAL ENGINEERING AND BIOCHEMICAL ENGINEERING FOR A NEW SUSTAINABLE PROCESS INDUSTRY IN EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205841v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGNIN UPGRADING TO AROMATICS BY A HETEROGENEOUS GOLD CATALYST IN AQUEOUS MEDIA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silva Perez D. Da</w:t>
+                <w:t xml:space="preserve">Fischer-Tropsch SSITKA experiments over hcp and fcc Co/Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Djakovitch</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">SynGas convention 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150674v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">development of a water permselective sod zeolite membrane with a modified pore-plugging technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Iliuta</w:t>
+                <w:t xml:space="preserve">Modélisation cinétique de l’oxydation du glycérol en phase liquide catalysée par l’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Skrzynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guilhaume</w:t>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEMICAL ENGINEERING AND BIOCHEMICAL ENGINEERING FOR A NEW SUSTAINABLE PROCESS INDUSTRY IN EUROPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">GECat2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207712v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fischer-Tropsch SSITKA experiments over hcp and fcc Co/Al2O3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensification of liquid-liquid extraction using capillary slug flow reactor: application to fructose dehydration to improve HMF yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lueckgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynGas convention 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137394v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation cinétique de l’oxydation du glycérol en phase liquide catalysée par l’Or</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">KINETIC ANALYSIS AND MODELLING FOR THE NON- AND AU-CATALYSED OXIDATION OF GLYCEROL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Skrzynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155287v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of liquid-liquid extraction using capillary slug flow reactor: application to fructose dehydration to improve HMF yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermochemical fractionation/liquefaction of lignocellulosic biomass in supercritical ethanol: Influence of the experimental parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Philippe</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rataboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dartiguelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150406v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KINETIC ANALYSIS AND MODELLING FOR THE NON- AND AU-CATALYSED OXIDATION OF GLYCEROL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+                <w:t xml:space="preserve">Effect of water content to the esterification of lactic acid with ethanol using acidic solid catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Essayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Ha Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">GECat2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150705v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical fractionation/liquefaction of lignocellulosic biomass in supercritical ethanol: Influence of the experimental parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Bui</w:t>
+                <w:t xml:space="preserve">The Potential of a Continuous Process for the Valorization of Lignin in Aqueous Media Assisted By Heterogeneous Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sebhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">24th North American Catalysis Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150706v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics and gas-liquid mass transfer characterization of a three-phase sic-foam platelet millimetric reactors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Edouard</w:t>
+                <w:t xml:space="preserve">Hydrothermal conversion of Kraft lignin assisted by Pt-based catalyst in continuous trickle-bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sebhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on MicroREaction Technology (IMRET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">4th International Solvothermal and Hydrothermal Association Conference (ISHA2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058125v1</w:t>
+                <w:t xml:space="preserve">hal-01112371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal conversion of Kraft lignin assisted by Pt-based catalyst in continuous trickle-bed reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Djakovitch</w:t>
+                <w:t xml:space="preserve">Study of a platelet catalytic three-phase reactor filled with a Pt-β-SiC using formic acid oxidation as test reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Solvothermal and Hydrothermal Association Conference (ISHA2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Chemical Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112371v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a platelet catalytic three-phase reactor filled with a Pt-β-SiC using formic acid oxidation as test reaction</w:t>
+                <w:t xml:space="preserve">Hydrodynamics and gas-liquid mass transfer characterization of a three-phase sic-foam platelet millimetric reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">B. Than-Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Chemical Reaction Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">13th International Conference on MicroREaction Technology (IMRET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111116v1</w:t>
+                <w:t xml:space="preserve">hal-01058125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépolymérisation de la lignine par oxydation catalytique en milieu aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabral-Almada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7859,51 +7859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva Perez Denilson Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8062,64 +8062,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de la lignine par catalyse hétérogčne en phase aqueuse : vers un procédé continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sebhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8138,411 +8138,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructed La, Y, Ce modified MgAl Hydrotalcite as a solid base for aldol condensation of acetone in the presence of H2O</w:t>
+                <w:t xml:space="preserve">Reconstructed La, Y, Ce modified MgAl Hydrotalcite as a solid base for aldol condensation reaction in the presence of H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Essayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzhong Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABC-7, 7th International Symposium on Acid-Base Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">2nd symposium on green chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822467v1</w:t>
+                <w:t xml:space="preserve">hal-00824166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructed La, Y, Ce modified MgAl Hydrotalcite as a solid base for aldol condensation reaction in the presence of H2O</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Wang</w:t>
+                <w:t xml:space="preserve">Catalyseurs Fischer-Tropsh ŕ base de cobalt : Des propriétés morphologiques et texturales vers les paramčtres cinétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rebmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd symposium on green chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">GECat 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agde (34), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824166v1</w:t>
+                <w:t xml:space="preserve">hal-00824313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyseurs Fischer-Tropsh ŕ base de cobalt : Des propriétés morphologiques et texturales vers les paramčtres cinétiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Braconnier</w:t>
+                <w:t xml:space="preserve">Reconstructed La, Y, Ce modified MgAl Hydrotalcite as a solid base for aldol condensation of acetone in the presence of H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Essayem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Agde (34), France</w:t>
+              <w:t xml:space="preserve">ABC-7, 7th International Symposium on Acid-Base Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824313v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt based Fischer-Tropsch catalyst: From morphological properties towards kinetic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8744,51 +8744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Skrzyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8934,90 +8934,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of the catalytic conversion of Kraft lignin in aqueous phase under moderate temperature and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sebhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexande Ribetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djakovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGC-2 2nd International Symposium on Green Chemistry Renewable carbon and Eco-Efficient Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9081,51 +9081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Curulla-Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9331,51 +9331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Curulla-Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9682,77 +9682,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">kinetic model of the glycerol oxidation by using a silver-based catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10101,51 +10101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03150137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bouras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haroun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Hamami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De&#8197;bellefon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800201" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Frey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laman Seyidova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.04.056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Swesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barnes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02779" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack Kreutzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8re00212f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122958" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2017.09.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rebmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wayne Cheah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00486" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=?. van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=?. Ngoc Quynh Bui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascunan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=?. Thi Thu Ha Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.12.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafleur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bougie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larachi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.09.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiady Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ghodhbene" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bougie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iliuta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22877" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eternot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Vu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.11.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700929" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Skrzy&#324;ska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771686v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzynska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5296" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01582167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Diehl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700078" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700426" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03846" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. T. Vu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eternot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.06.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BH9JMTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Skrzynska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Girardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ftouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500189" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7X9MZNBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1846.2016.00023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382689v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rebmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecocq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diehl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.11.041" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dartiguelongue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.02.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadeqzadeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambrey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie4040303" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzhong Lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.03.022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VJCH14Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edouard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/acl.2013.1033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Takahashi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumeignil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Parlikkad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodakov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.01.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRXJW3J2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliuta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Iliuta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.02.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SLZ6KQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curulla-Ferre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3006929" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karaca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Safonova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.12.035" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXVK7XC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923790v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pich&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griboval-Constant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.04.046" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV9NK6H4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269105v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;line Karaca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambrey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.10.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRNZR2NP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817475v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingping Hong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griboval-Constant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920110f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/004E8B168E95C940158A856D246B3EED95599B81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117650v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Hamad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Figu&#233;ras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.10.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G57Z5PZ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnico" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.07.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5FHZGQC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnico" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091723v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schweich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anfray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jallais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Khodakov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.07.126" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2C2TML2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115515v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koepke Daniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mitrovic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ronze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.041" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX35PD21-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047162v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Mitrovic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Forissier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2004.07.051" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJPGRHVW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047169v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00404-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-480DGJXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sebhat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150674v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabral-Almada" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tapin-Lingua" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Perez D. Da" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207712v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iliuta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137394v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155287v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150406v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lueckgen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150705v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058125v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Than-Son" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112371v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111116v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057930v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Perez Denilson Da" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110934v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057928v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824313v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braconnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931410v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legens" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemaitre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824304v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931464v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzy&#324;ska" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931412v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824164v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexande Ribetto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739405v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729589v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambery" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738528v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M/ Sadeqzadeh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097920v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Y. Khodakov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Anfray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bremaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097900v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205827v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Girardon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205828v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N Nguyen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rafa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03150137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bouras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haroun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Frey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laman Seyidova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.04.056" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137213v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Swesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barnes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02779" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack Kreutzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8re00212f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Hamami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De&#8197;bellefon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2017.09.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rebmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wayne Cheah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00486" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=?. van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=?. Ngoc Quynh Bui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascunan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=?. Thi Thu Ha Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.12.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739883v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700929" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Skrzy&#324;ska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzynska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5296" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ghodhbene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bougie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iliuta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22877" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Chuc Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quynh Bui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Eternot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Ha Vu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.11.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700426" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01582167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Diehl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700078" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03846" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. T. Vu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eternot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700112" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafleur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bougie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larachi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiady Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600281" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.06.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BH9JMTG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Skrzynska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Girardon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ftouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500189" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7X9MZNBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1846.2016.00023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382689v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rebmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecocq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diehl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.11.041" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dartiguelongue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.02.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057391v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadeqzadeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambrey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie4040303" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzhong Lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.03.022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VJCH14Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edouard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/acl.2013.1033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Takahashi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumeignil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Parlikkad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fatah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodakov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.01.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRXJW3J2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curulla-Ferre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3006929" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700178v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliuta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Iliuta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.02.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SLZ6KQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karaca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Safonova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.12.035" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXVK7XC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01923790v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pich&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griboval-Constant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.04.046" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV9NK6H4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269105v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;line Karaca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambrey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.10.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRNZR2NP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817475v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingping Hong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griboval-Constant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920110f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/004E8B168E95C940158A856D246B3EED95599B81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117650v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Hamad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Figu&#233;ras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.10.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G57Z5PZ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnico" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.07.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5FHZGQC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnico" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091723v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schweich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anfray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jallais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Khodakov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.07.126" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2C2TML2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115515v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koepke Daniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mitrovic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ronze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.041" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX35PD21-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047162v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Mitrovic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Forissier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2004.07.051" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJPGRHVW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047169v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00404-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-480DGJXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150674v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabral-Almada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tapin-Lingua" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Perez D. Da" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djakovitch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iliuta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137394v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155287v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150406v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lueckgen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150706v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155068v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165558v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sebhat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112371v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058125v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Than-Son" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057930v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Perez Denilson Da" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110934v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057928v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824166v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824313v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braconnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822467v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931410v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legens" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemaitre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824304v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931464v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Skrzy&#324;ska" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931412v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824164v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexande Ribetto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739405v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729589v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambery" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738528v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M/ Sadeqzadeh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097920v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Y. Khodakov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Anfray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bremaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097900v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205827v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Girardon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205828v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N Nguyen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rafa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>